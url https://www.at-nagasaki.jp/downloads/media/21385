--- v0 (2026-06-29)
+++ v1 (2026-10-20)
@@ -3571,51 +3571,51 @@
     <w:p w14:paraId="6AE4C891" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B5AE75E" w14:textId="5C0C696D" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004417EE">
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">年　</w:t>
       </w:r>
       <w:r w:rsidRPr="004417EE">
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="004417EE">
         <w:rPr>
@@ -3708,211 +3708,151 @@
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>会長　　村木　昭一郎　様</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9FA286" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="692ABBA1" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+    <w:p w14:paraId="6A3CB394" w14:textId="77777777" w:rsidR="00B74F84" w:rsidRDefault="00B74F84" w:rsidP="00B74F84">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="2850" w:firstLine="5700"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>住所</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C22A67" w14:textId="77777777" w:rsidR="00B74F84" w:rsidRDefault="00B74F84" w:rsidP="00B74F84">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
-[...51 lines deleted...]
-        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>eq \o\ac(</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00AF04A3">
+        <w:rPr>
+          <w:rFonts w:ascii="游明朝" w:hint="eastAsia"/>
+          <w:position w:val="-4"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>○</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>,印)</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E191FF" w14:textId="77777777" w:rsidR="00B74F84" w:rsidRDefault="00B74F84" w:rsidP="00B74F84">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
-[...95 lines deleted...]
-    <w:p w14:paraId="1B042B53" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（団体の場合は、団体名及び代表者氏名）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B042B53" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="00B74F84" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09FED2D1" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
@@ -4437,51 +4377,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004417EE">
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　□　視察レポート</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFBB5AA" w14:textId="3B9EF43C" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="600" w:firstLine="1200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004417EE">
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>□　旅費等に係る領収書もしくは請求書の写し</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C74EB4F" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
@@ -4775,76 +4715,60 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">フリガナ　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30648163" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01E1A66F" w14:textId="77777777" w:rsidR="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2B0B91F8" w14:textId="0B749D65" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004417EE">
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（第５号様式）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EB9F79" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -5176,265 +5100,199 @@
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>会長　　村木　昭一郎　様</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CEC32C" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E222933" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+    <w:p w14:paraId="3C0FA353" w14:textId="77777777" w:rsidR="00B74F84" w:rsidRDefault="00B74F84" w:rsidP="00B74F84">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLineChars="2450" w:firstLine="4900"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">住所　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4D55">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>東京都千代田区○○1-1-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF97CA5" w14:textId="77777777" w:rsidR="00B74F84" w:rsidRDefault="00B74F84" w:rsidP="00B74F84">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004417EE">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>氏名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4D55">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　㈱長崎国際旅行　代表取締役　長崎太郎　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4D55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001B4D55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001B4D55">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>eq \o\ac(</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001B4D55">
+        <w:rPr>
+          <w:rFonts w:ascii="游明朝" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:position w:val="-4"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>○</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001B4D55">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>,印)</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001B4D55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDA4A3B" w14:textId="111C68AD" w:rsidR="004417EE" w:rsidRPr="00B74F84" w:rsidRDefault="00B74F84" w:rsidP="00B74F84">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（団体の場合は、団体名及び代表者氏名）</w:t>
+      </w:r>
+      <w:r w:rsidR="004417EE" w:rsidRPr="004417EE">
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">所　</w:t>
-[...181 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="445E821D" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004417EE">
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">　ＭＩＣＥ開催に関わる視察を行いましたので、次のとおり報告します。</w:t>
       </w:r>
@@ -6319,51 +6177,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004417EE">
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　□　視察レポート</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57298FE4" w14:textId="13C6E4CB" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="600" w:firstLine="1200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004417EE">
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>□　旅費等に係る領収書もしくは請求書の写し</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70820753" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
@@ -6798,51 +6656,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>太郎</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13AF736D" w14:textId="77777777" w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidRDefault="004417EE" w:rsidP="004417EE">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004417EE" w:rsidRPr="004417EE" w:rsidSect="00BD706F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1AD76564" w14:textId="77777777" w:rsidR="005A359B" w:rsidRDefault="005A359B" w:rsidP="00AC5663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
@@ -7053,51 +6911,50 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1278179300">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
@@ -7118,61 +6975,63 @@
     <w:rsid w:val="00272D95"/>
     <w:rsid w:val="002D64B6"/>
     <w:rsid w:val="003346FB"/>
     <w:rsid w:val="003F43E4"/>
     <w:rsid w:val="0040674F"/>
     <w:rsid w:val="004417EE"/>
     <w:rsid w:val="00483943"/>
     <w:rsid w:val="00502E26"/>
     <w:rsid w:val="00505255"/>
     <w:rsid w:val="00512E1F"/>
     <w:rsid w:val="005A359B"/>
     <w:rsid w:val="005A6BF4"/>
     <w:rsid w:val="005C5541"/>
     <w:rsid w:val="005D7153"/>
     <w:rsid w:val="00630035"/>
     <w:rsid w:val="00685BE3"/>
     <w:rsid w:val="006B6E9C"/>
     <w:rsid w:val="006E7185"/>
     <w:rsid w:val="00731287"/>
     <w:rsid w:val="0073717F"/>
     <w:rsid w:val="00772CE8"/>
     <w:rsid w:val="00775556"/>
     <w:rsid w:val="007B35F1"/>
     <w:rsid w:val="007C1D44"/>
     <w:rsid w:val="007F1CD5"/>
+    <w:rsid w:val="00850071"/>
     <w:rsid w:val="0085258D"/>
     <w:rsid w:val="008F677F"/>
     <w:rsid w:val="009478D5"/>
     <w:rsid w:val="00A748C1"/>
     <w:rsid w:val="00AA0131"/>
     <w:rsid w:val="00AC5663"/>
     <w:rsid w:val="00AF04A3"/>
     <w:rsid w:val="00B05106"/>
     <w:rsid w:val="00B109E3"/>
     <w:rsid w:val="00B60FEE"/>
     <w:rsid w:val="00B72BFF"/>
+    <w:rsid w:val="00B74F84"/>
     <w:rsid w:val="00BD706F"/>
     <w:rsid w:val="00C65578"/>
     <w:rsid w:val="00CE74C5"/>
     <w:rsid w:val="00CF5544"/>
     <w:rsid w:val="00D22CD5"/>
     <w:rsid w:val="00D43AAE"/>
     <w:rsid w:val="00D56F7B"/>
     <w:rsid w:val="00D66C32"/>
     <w:rsid w:val="00D7251F"/>
     <w:rsid w:val="00D75E0B"/>
     <w:rsid w:val="00E03CAC"/>
     <w:rsid w:val="00E3174C"/>
     <w:rsid w:val="00E65860"/>
     <w:rsid w:val="00EA7C14"/>
     <w:rsid w:val="00ED4D07"/>
     <w:rsid w:val="00F11A99"/>
     <w:rsid w:val="00FC6ECC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -7578,50 +7437,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B74F84"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AF04A3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -8532,70 +8392,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B0CE13F-5485-4A80-B9B2-F90CC4F61523}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>408</Words>
-  <Characters>2332</Characters>
+  <Words>404</Words>
+  <Characters>2306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2735</CharactersWithSpaces>
+  <CharactersWithSpaces>2705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>031 nitca</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>