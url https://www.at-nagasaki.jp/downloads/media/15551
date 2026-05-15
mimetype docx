--- v0 (2025-12-07)
+++ v1 (2026-05-15)
@@ -81,2006 +81,2006 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent6">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:schemeClr val="accent6">
                               <a:lumMod val="75000"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="689D5CA5" w14:textId="64CF97C2" w:rsidR="00790EC5" w:rsidRDefault="00494995" w:rsidP="00BA7FC3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>MICE開催支援【</w:t>
                             </w:r>
                             <w:r w:rsidR="00C67F6D">
                               <w:rPr>
-                                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>物品貸出</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>】</w:t>
                             </w:r>
                             <w:r w:rsidR="00790EC5">
                               <w:rPr>
-                                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>申請書</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0AAFC6A1" id="正方形/長方形 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-6.45pt;width:523.35pt;height:22.7pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaIgDyJgIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgJcqsRpyjadRjQ&#10;rQO6fQAjy7EwSdQkJXb+fpRyabC9DMVeBJOUyMNzSK9uB6PZXvqg0NZ8PCo5k1Zgo+y25j++P35Y&#10;chYi2AY0Wlnzgwz8dv3+3ap3lZxgh7qRnlESG6re1byL0VVFEUQnDYQROmkp2KI3EMn026Lx0FN2&#10;o4tJWc6LHn3jPAoZAnkfjkG+zvnbVor43LZBRqZrTthiPn0+N+ks1iuoth5cp8QJBrwBhQFlqegl&#10;1QNEYDuv/kpllPAYsI0jgabAtlVC5h6om3H5RzcvHTiZeyFygrvQFP5fWvF1/+K++QQ9uCcUPwOz&#10;eN+B3co777HvJDRUbpyIKnoXqsuDZAR6yjb9F2xIWthFzBwMrTcpIXXHhkz14UK1HCIT5JzPp/PZ&#10;zZQzQbHJclmWWYsCqvNr50P8JNGw9FFzT1Lm7LB/CjGhgep8JaNHrZpHpXU20vjIe+3ZHkh4EELa&#10;OM/P9c4Q3KOfBuhYFipy06Ac3QnMGU0exJQpFwzXRbRlPTEzWdDltyJYzP6plFGRtkQrU/MM7jS3&#10;SZyPtskzHEHp4zcRo+1JrSRQ2oVQxWEz0MX0ucHmQLrR1sZnOlqN1IfQynHW0ybUPPzagZec6c+W&#10;tL8ZT6dpdbIxnS0mZPjryOY6AlZ0SAsWOds5r7YdaTfO/Fi8owlpVRbvFccJKc13pvi0i2mBru18&#10;6/WPsf4NAAD//wMAUEsDBBQABgAIAAAAIQA12jBQ3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcWrsB0jaNU1VIHDhBCw+wjZ0fYa+j2G2ct8c9wXE0o5lvyn20hl316HtH&#10;ElZLAUxT7VRPrYTvr7fFBpgPSAqNIy1h1h721f1diYVyEx319RRalkrIFyihC2EoOPd1py36pRs0&#10;Ja9xo8WQ5NhyNeKUyq3hmRA5t9hTWuhw0K+drn9OFyvhvYkhbg8ir5tg1tnH54yTmKV8fIiHHbCg&#10;Y/gLww0/oUOVmM7uQsozIyEdCRIWq2wL7GaL53wN7CzhKXsBXpX8/4HqFwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJoiAPImAgAAeQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADXaMFDcAAAACAEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" fillcolor="#e2efd9 [665]" strokecolor="#538135 [2409]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="689D5CA5" w14:textId="64CF97C2" w:rsidR="00790EC5" w:rsidRDefault="00494995" w:rsidP="00BA7FC3">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>MICE開催支援【</w:t>
                       </w:r>
                       <w:r w:rsidR="00C67F6D">
                         <w:rPr>
-                          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>物品貸出</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>】</w:t>
                       </w:r>
                       <w:r w:rsidR="00790EC5">
                         <w:rPr>
-                          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>申請書</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F04C0AC" w14:textId="77777777" w:rsidR="00DB70E3" w:rsidRDefault="00DB70E3" w:rsidP="00BA7FC3">
       <w:pPr>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DED3E4B" w14:textId="5D5CCE5B" w:rsidR="00993B09" w:rsidRPr="00520AF3" w:rsidRDefault="00790EC5" w:rsidP="00520AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>一般社団法人</w:t>
       </w:r>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> 長崎国際観光コンベンション協会　宛</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188E4F2B" w14:textId="097FDE50" w:rsidR="00790EC5" w:rsidRPr="00520AF3" w:rsidRDefault="00790EC5" w:rsidP="00520AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>以下の項目にご記入の上、メール（</w:t>
       </w:r>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>mice@nagasaki-visit.com</w:t>
       </w:r>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）もしくは</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9B99CB" w14:textId="77777777" w:rsidR="00790EC5" w:rsidRPr="00520AF3" w:rsidRDefault="00790EC5" w:rsidP="00520AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>FAX（095-824-9128）にて当協会までご送付ください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27988101" w14:textId="01EDD3D3" w:rsidR="00640CD2" w:rsidRDefault="00640CD2" w:rsidP="00666CFE">
       <w:pPr>
         <w:spacing w:line="80" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="476960DA" w14:textId="4E1746B4" w:rsidR="00640CD2" w:rsidRPr="00520AF3" w:rsidRDefault="00640CD2" w:rsidP="00790EC5">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>【使用内容・日時】</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="8051"/>
       </w:tblGrid>
       <w:tr w:rsidR="00790EC5" w:rsidRPr="00520AF3" w14:paraId="28A65C7E" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04640DAB" w14:textId="52775844" w:rsidR="00520AF3" w:rsidRPr="00520AF3" w:rsidRDefault="00790EC5" w:rsidP="00790EC5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>大会・イベント名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D6CF958" w14:textId="77777777" w:rsidR="00790EC5" w:rsidRPr="00520AF3" w:rsidRDefault="00790EC5" w:rsidP="00790EC5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB70E3" w:rsidRPr="00520AF3" w14:paraId="2F53F8EF" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D32C387" w14:textId="44D2FA89" w:rsidR="00DB70E3" w:rsidRPr="00520AF3" w:rsidRDefault="00DB70E3" w:rsidP="00790EC5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>開催期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F83D374" w14:textId="786B173C" w:rsidR="00DB70E3" w:rsidRPr="00520AF3" w:rsidRDefault="00DB70E3" w:rsidP="004604C4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>令和　　年　　月　　日（　）～　令和　　年　　月　　日（　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00790EC5" w:rsidRPr="00520AF3" w14:paraId="0694F0C8" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1137181B" w14:textId="39796865" w:rsidR="00790EC5" w:rsidRPr="00520AF3" w:rsidRDefault="00790EC5" w:rsidP="00790EC5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>使用目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09A47E7B" w14:textId="093DE00A" w:rsidR="00790EC5" w:rsidRPr="00520AF3" w:rsidRDefault="00790EC5" w:rsidP="00790EC5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00790EC5" w:rsidRPr="00520AF3" w14:paraId="0D88D3B9" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE5CFB2" w14:textId="2EA4AFA8" w:rsidR="00790EC5" w:rsidRPr="00520AF3" w:rsidRDefault="00790EC5" w:rsidP="00790EC5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>使用場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D5DAB7D" w14:textId="77777777" w:rsidR="00790EC5" w:rsidRPr="00520AF3" w:rsidRDefault="00790EC5" w:rsidP="00790EC5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004604C4" w:rsidRPr="00520AF3" w14:paraId="6CF9E59E" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F5E4D6F" w14:textId="4AFE9129" w:rsidR="004604C4" w:rsidRPr="00520AF3" w:rsidRDefault="004604C4" w:rsidP="004604C4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>借用期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FCD95D5" w14:textId="25B752EF" w:rsidR="004604C4" w:rsidRPr="00520AF3" w:rsidRDefault="004604C4" w:rsidP="004604C4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>受取日</w:t>
             </w:r>
             <w:r w:rsidR="00340757">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>令和　　年　　月　　日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">（　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
             <w:r w:rsidR="00340757">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>返却日</w:t>
             </w:r>
             <w:r w:rsidR="00340757">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">令和　　年　　月　　日（　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24F0B06D" w14:textId="77777777" w:rsidR="004604C4" w:rsidRPr="004604C4" w:rsidRDefault="004604C4" w:rsidP="004604C4">
       <w:pPr>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14609EFA" w14:textId="5662BCC5" w:rsidR="00640CD2" w:rsidRPr="00520AF3" w:rsidRDefault="00640CD2" w:rsidP="00900335">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>【貸出物品】希望する項目に</w:t>
       </w:r>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="游ゴシック" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Yu Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>☑</w:t>
       </w:r>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>を入れてください。</w:t>
       </w:r>
       <w:r w:rsidR="006956AF">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>また、法被は必要枚数をご記入ください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00640CD2" w:rsidRPr="00520AF3" w14:paraId="503AEA51" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="419B5769" w14:textId="5EE84932" w:rsidR="00640CD2" w:rsidRPr="00520AF3" w:rsidRDefault="00640CD2" w:rsidP="00640CD2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">□法被　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00900335" w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00900335" w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>着</w:t>
             </w:r>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>（最大13着）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F754091" w14:textId="0F3A4A85" w:rsidR="00640CD2" w:rsidRPr="00EC3389" w:rsidRDefault="00640CD2" w:rsidP="00640CD2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□クロス（</w:t>
             </w:r>
             <w:r w:rsidR="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>小</w:t>
             </w:r>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00EC3389">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>W1000×H250㎜</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00640CD2" w:rsidRPr="00520AF3" w14:paraId="5272811D" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F3C1823" w14:textId="13BA5893" w:rsidR="00640CD2" w:rsidRPr="00520AF3" w:rsidRDefault="00640CD2" w:rsidP="00640CD2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□大漁旗</w:t>
             </w:r>
             <w:r w:rsidR="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00EC3389">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ｗ1980×Ｈ</w:t>
             </w:r>
             <w:r w:rsidR="00217C02" w:rsidRPr="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>985</w:t>
             </w:r>
             <w:r w:rsidR="00EC3389">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>㎜</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F76FA70" w14:textId="1F49212B" w:rsidR="00640CD2" w:rsidRPr="00520AF3" w:rsidRDefault="00640CD2" w:rsidP="00640CD2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□クロス（</w:t>
             </w:r>
             <w:r w:rsidR="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>中</w:t>
             </w:r>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00EC3389">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ｗ1000×Ｈ500㎜</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00640CD2" w:rsidRPr="00520AF3" w14:paraId="66CC9C4D" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DD01AFE" w14:textId="5081BDFD" w:rsidR="00640CD2" w:rsidRPr="00520AF3" w:rsidRDefault="00640CD2" w:rsidP="00640CD2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□スタンドバナー</w:t>
             </w:r>
             <w:r w:rsidR="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00EC3389">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ｗ1020×Ｈ1660㎜</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03A83381" w14:textId="54F84B10" w:rsidR="00640CD2" w:rsidRPr="00520AF3" w:rsidRDefault="00640CD2" w:rsidP="00640CD2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□クロス（</w:t>
             </w:r>
             <w:r w:rsidR="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>大</w:t>
             </w:r>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00EC3389">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ｗ2000×Ｈ1000㎜</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00640CD2" w:rsidRPr="00520AF3" w14:paraId="1B6F3361" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="529517E7" w14:textId="77777777" w:rsidR="00640CD2" w:rsidRPr="00520AF3" w:rsidRDefault="00640CD2" w:rsidP="00640CD2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CC2E245" w14:textId="3C432700" w:rsidR="00640CD2" w:rsidRPr="00520AF3" w:rsidRDefault="00640CD2" w:rsidP="00640CD2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□クロス（</w:t>
             </w:r>
             <w:r w:rsidR="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>特大</w:t>
             </w:r>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00217C02">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00EC3389">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ｗ2000×Ｈ2000㎜</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7EE55659" w14:textId="39C34CA8" w:rsidR="00640CD2" w:rsidRPr="00520AF3" w:rsidRDefault="00640CD2" w:rsidP="00130786">
       <w:pPr>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DFFB742" w14:textId="3D426891" w:rsidR="00900335" w:rsidRPr="00520AF3" w:rsidRDefault="00900335" w:rsidP="00900335">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>【連絡先】</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="8051"/>
       </w:tblGrid>
       <w:tr w:rsidR="00900335" w:rsidRPr="00520AF3" w14:paraId="39E1AC22" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40C64455" w14:textId="493391A0" w:rsidR="006956AF" w:rsidRPr="00520AF3" w:rsidRDefault="00900335" w:rsidP="00900335">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>団体名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11385A02" w14:textId="23555922" w:rsidR="00900335" w:rsidRPr="00520AF3" w:rsidRDefault="00900335" w:rsidP="00900335">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340757" w:rsidRPr="00520AF3" w14:paraId="487CE018" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2675B3D6" w14:textId="67C192B9" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>代表者名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C80E925" w14:textId="0826A059" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(役職)　　　　　　　　　　　　(氏名)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340757" w:rsidRPr="00520AF3" w14:paraId="204ED00A" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF93676" w14:textId="6B1BDA02" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>担当者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76AB2F9F" w14:textId="77777777" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340757" w:rsidRPr="00520AF3" w14:paraId="1084F632" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2195710A" w14:textId="241DBE89" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>住所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D1E5A8E" w14:textId="47EC3589" w:rsidR="00340757" w:rsidRPr="00FC65C5" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC65C5">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340757" w:rsidRPr="00520AF3" w14:paraId="35614CB4" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57E59256" w14:textId="489D5EE3" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>TEL/FAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D2BD399" w14:textId="25639989" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(TEL)　　　　　　　　　　　　　　　　(FAX)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340757" w:rsidRPr="00520AF3" w14:paraId="4637C88A" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70C8711A" w14:textId="2BBC9ABD" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54A7D8DF" w14:textId="1F0A5199" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5079528F" w14:textId="77777777" w:rsidR="0029012D" w:rsidRDefault="0029012D" w:rsidP="0029012D">
       <w:pPr>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="008FD218" w14:textId="438A7C90" w:rsidR="00340757" w:rsidRDefault="00340757" w:rsidP="00340757">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>【送付先】送付をご希望の場合</w:t>
       </w:r>
       <w:r w:rsidR="00AD73BA">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ご記入ください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="8051"/>
       </w:tblGrid>
       <w:tr w:rsidR="00340757" w:rsidRPr="00520AF3" w14:paraId="25BE92EC" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50E78506" w14:textId="77777777" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00AB1EBD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>団体名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CE7052E" w14:textId="77777777" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00AB1EBD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340757" w:rsidRPr="00520AF3" w14:paraId="37383A4F" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01625D67" w14:textId="2CD480D8" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>担当者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35A5DDBC" w14:textId="77777777" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340757" w:rsidRPr="00FC65C5" w14:paraId="74AD4A7A" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B174014" w14:textId="77777777" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>住所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6601F8A9" w14:textId="77777777" w:rsidR="00340757" w:rsidRPr="00FC65C5" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC65C5">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340757" w:rsidRPr="00520AF3" w14:paraId="42F863F7" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="370F176B" w14:textId="3D438C11" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520AF3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>TEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59022954" w14:textId="668831EC" w:rsidR="00340757" w:rsidRPr="00520AF3" w:rsidRDefault="00340757" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA7FC3" w:rsidRPr="00520AF3" w14:paraId="6E542F35" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EA8C5F6" w14:textId="1B62C5B3" w:rsidR="00BA7FC3" w:rsidRPr="00520AF3" w:rsidRDefault="00BA7FC3" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>送付希望日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BBF20A4" w14:textId="5982D101" w:rsidR="00BA7FC3" w:rsidRPr="00520AF3" w:rsidRDefault="00BA7FC3" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>令和　　年　　月　　日（　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA7FC3" w:rsidRPr="00520AF3" w14:paraId="02F12A19" w14:textId="77777777" w:rsidTr="00BA7FC3">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CDE5286" w14:textId="2AB0FD81" w:rsidR="00BA7FC3" w:rsidRPr="00BA7FC3" w:rsidRDefault="00BA7FC3" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>時間指定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0810AE08" w14:textId="7BB03CDA" w:rsidR="00BA7FC3" w:rsidRDefault="00BA7FC3" w:rsidP="00340757">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□指定なし　□午前中　□14~16時　□16~18時　□18~20時　□19~21時</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45C42528" w14:textId="77777777" w:rsidR="00340757" w:rsidRDefault="00340757" w:rsidP="00340757">
       <w:pPr>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="745A70E0" w14:textId="6F5FB588" w:rsidR="006956AF" w:rsidRPr="00520AF3" w:rsidRDefault="006956AF" w:rsidP="00666CFE">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>・数に限りがあります。</w:t>
       </w:r>
       <w:r w:rsidR="00091D1F">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>お貸しできる数</w:t>
       </w:r>
       <w:r w:rsidR="001E5E1D">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>がご希望に沿えない場合がございますこと</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>予めご了承くださいませ。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2B363B" w14:textId="4FBD5CD7" w:rsidR="00AE158F" w:rsidRDefault="00AE158F" w:rsidP="00666CFE">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>・法被につきましては、</w:t>
       </w:r>
       <w:r w:rsidR="0056171C">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>使用後は</w:t>
       </w:r>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>返却時</w:t>
       </w:r>
       <w:r w:rsidR="0056171C">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>クリーニングをお願いいたします。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35926344" w14:textId="6E1808A5" w:rsidR="00666CFE" w:rsidRPr="00666CFE" w:rsidRDefault="00666CFE" w:rsidP="00666CFE">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidRPr="00666CFE">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>貸出品を郵送</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>や宅配便</w:t>
       </w:r>
       <w:r w:rsidRPr="00666CFE">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>でご返却される場合、送料はご負担くださいますようお願いいたします。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B8EBD9" w14:textId="4BF6F1E2" w:rsidR="00715539" w:rsidRPr="00715539" w:rsidRDefault="00715539" w:rsidP="00666CFE">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>・返却期限は、大会等開催終了日から2週間以内とする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A8F6C8" w14:textId="3EB72D2A" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00666CFE">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>・借用物品は善良な管理者の注意をもって保管し、毀損等した場合は損害賠償の責を負うこと。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73080EA0" w14:textId="599BB5CA" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00666CFE">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>・紛失、盗難等により返却できない場合は同種・同等・同量の物を返却すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F6BAC1" w14:textId="36B831E2" w:rsidR="00AE158F" w:rsidRDefault="00AE158F" w:rsidP="00666CFE">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>・借用物品は転貸しないこと。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308144F9" w14:textId="535E8BAF" w:rsidR="00AF26F0" w:rsidRDefault="0029012D" w:rsidP="00520AF3">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="303AD8F1" wp14:editId="1CE17901">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>152400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>59072</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2819400" cy="1533525"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="771363147" name="グループ化 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
@@ -2160,212 +2160,221 @@
                           <wps:cNvSpPr txBox="1">
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="2353" y="23812"/>
                               <a:ext cx="21788" cy="15119"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w14:paraId="58741906" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                                 <w:pPr>
                                   <w:spacing w:line="220" w:lineRule="exact"/>
                                   <w:textAlignment w:val="baseline"/>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                                     <w:color w:val="000000"/>
                                     <w:kern w:val="0"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00520AF3">
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>〒850-0862</w:t>
                                 </w:r>
                               </w:p>
                               <w:p w14:paraId="78F0F157" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                                 <w:pPr>
                                   <w:spacing w:line="220" w:lineRule="exact"/>
                                   <w:textAlignment w:val="baseline"/>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00520AF3">
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>長崎市出島町1-1　出島ワーフ2階</w:t>
                                 </w:r>
                               </w:p>
                               <w:p w14:paraId="4E67819A" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                                 <w:pPr>
                                   <w:spacing w:line="220" w:lineRule="exact"/>
                                   <w:textAlignment w:val="baseline"/>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00520AF3">
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>TEL：095-823-7423</w:t>
                                 </w:r>
                               </w:p>
                               <w:p w14:paraId="73E3D978" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                                 <w:pPr>
                                   <w:spacing w:line="220" w:lineRule="exact"/>
                                   <w:textAlignment w:val="baseline"/>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00520AF3">
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>FAX：095-824-9128</w:t>
                                 </w:r>
                               </w:p>
                               <w:p w14:paraId="071AB959" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                                 <w:pPr>
                                   <w:spacing w:line="220" w:lineRule="exact"/>
                                   <w:textAlignment w:val="baseline"/>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00520AF3">
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>E-mail：mice@nagasaki-visit.com</w:t>
                                 </w:r>
                               </w:p>
                               <w:p w14:paraId="27453C69" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                                 <w:pPr>
                                   <w:spacing w:line="260" w:lineRule="exact"/>
                                   <w:textAlignment w:val="baseline"/>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00520AF3">
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>8：45～17：30（土日祝休日除く</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="00520AF3">
                                   <w:rPr>
                                     <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:hint="eastAsia"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>）</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="262B6103" w14:textId="709F831C" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00871A67" w:rsidP="00AE158F">
+                              <w:p w14:paraId="262B6103" w14:textId="51296F00" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="0066753E" w:rsidP="00AE158F">
                                 <w:pPr>
                                   <w:spacing w:line="260" w:lineRule="exact"/>
                                   <w:textAlignment w:val="baseline"/>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                                     <w:color w:val="000000"/>
                                     <w:szCs w:val="21"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
-                                  <w:t>誘致受入課</w:t>
+                                  <w:t>営業</w:t>
                                 </w:r>
-                                <w:r w:rsidR="00AE158F" w:rsidRPr="00520AF3">
+                                <w:r w:rsidR="00871A67">
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve">　橋本・</w:t>
+                                  <w:t>課</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">　</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00D47C7D">
                                   <w:rPr>
-                                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>川﨑</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" upright="1"/>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="82056952" name="テキスト ボックス 8">
                             <a:extLst>
                               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8148F5BC-D505-37EF-9C24-31DA706808FC}"/>
                               </a:ext>
                             </a:extLst>
                           </wps:cNvPr>
                           <wps:cNvSpPr txBox="1">
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="750" y="19050"/>
@@ -2462,266 +2471,275 @@
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="303AD8F1" id="グループ化 1" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:12pt;margin-top:4.65pt;width:222pt;height:120.75pt;z-index:251664384;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="32073,18082" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDzpaS2ngQAALEMAAAOAAAAZHJzL2Uyb0RvYy54bWzEV92O3DQUvkfiHazc&#10;dyd2JpPMaGcr6HZXlQqsKDyAx/FMoiZxsD2b2dsZgUACrqCIliuQ4AJVIBWpqtQ+TZiKvgXHTjI/&#10;uwNddbUwu5P1sWP7nO9852f3b86yFJ1yqRKRDx285zqI50xEST4ZOh9/dHQjdJDSNI9oKnI+dM64&#10;cm4evP3WflkMOBGxSCMuERySq0FZDJ1Y62LQ6SgW84yqPVHwHBbHQmZUgygnnUjSEk7P0g5x3V6n&#10;FDIqpGBcKZg9rBedA3v+eMyZ/mA8VlyjdOiAbto+pX2OzLNzsE8HE0mLOGGNGvQNtMhoksOlq6MO&#10;qaZoKpMLR2UJk0KJsd5jIuuI8Thh3NoA1mD3nDXHUkwLa8tkUE6KFUwA7Tmc3vhY9v7psSzuFScS&#10;kCiLCWBhJWPLbCwz8xe0RDML2dkKMj7TiMEkCXG/6wKyDNaw73k+8WtQWQzIX9jH4tvNTo+4gRf6&#10;zc7QDQkIoESnvbizpc5KqNUEvU8kSqKhE7q+65O+13NQTjOgWDX/vVr8Wi2eV4vvll8+QNh62ez/&#10;J2PRqHxPRLCVTrWwbtxpOg78WkU6aM3fNiLouwFgYTl1znzcBzXblRYC4vthtwaAuJ6P/9V8iA+1&#10;poC6GgXuxbTgllnKoNJA6fV6pEuwBzFbQ/ny8U8vHzxbvvix8+rbp/UIrV+yjLH7DX8MU1RxV7D7&#10;CuXiVkzzCX9HSlHGnEagbm1dWWxsMIKCrZfEnxBMGgxb/DcQxAFwcQtBOiik0sdcZMgMho6EdGDd&#10;S0/vKl1zrX3FqJ+LoyRNrfvSHJWgMzH+tJaJNInMqhXkZHQrleiUQlbBR17Q85qL1eZrWaIht6VJ&#10;ZkhqPrX/DR6388heo2mS1mOgfZoD+1tMDM3VYCSiMxuadh4IUE9fOxOITzwP97pBy4Rq8Vk1f1zN&#10;n1WLz1G1+KFaLKr5byAjYqwyugKPDA+Qnr0rIDPgGrdrYgTxfM9BkHOIF2KrwjooCQ5CoHCdkTDu&#10;X40UWy5Vm54/sp9dnjee3KDTbt/q2WhmM5hl7drbqIRyNHTUJ1MquYPSOzlETx93u6Z+WaHrBxAI&#10;SG6ujDZXaM5iAVWOaemgaSGTSQz0X0fgf0ekkLh+r++T1/Mo/F94FEBWNjTayM+r3ALMaspTt4/b&#10;CG8rQ5s3Lplaro1FOzLEunAe7BcJG8C3aR1gdKFuvL7Fgl16aqhYt2nZpc7IqLw/LW5Al1NQnYyS&#10;NNFntmODtGCUyk9PEmaqhhHWJYi4/dDD8LPKPPCauR3yDIq4YsBqqEXLP75ePnrx6uGjv35+svz0&#10;i2r+pFrA7/fmOX9aLX6BwfKrb/58/tCwqr2ivhDKQsLO1SlVQGloI2T79Y4Rt7QdpUnRlgIzbnAB&#10;zc51ZTugrTu+Q8GmGc913cJKngJEIldxUigI6wHPRhw6G3knwpDGoH3W0JtAFOfaWANlVrIPQd96&#10;rCXXLDbTYyhPzTxkHNUuWAPWOhtzLlV0Ce6HLrhhR9OHA6/nNrEBUdKUtlXndrXCuzN1tlpDhTRD&#10;+Npaafti2zM2PbxpvDdl+9b6P42DvwEAAP//AwBQSwMECgAAAAAAAAAhAGIBwMVkSQAAZEkAABQA&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAPPAAAAqggDAAAApISNhQAA&#10;AwBQTFRFR3BMALPsAbTrALTsAP//ALPsALLyAKr/AbPtAbTtAbPrAL//ALHoAbTsAbTtAbLrAbTt&#10;ALTtAbPsAbPtALPsALLlALPtAbTtALjwAbPsALLrAbPrAbPtAbLsAbPtAbPtAbPrAbPtALTsAbPt&#10;AH//ALbsAbPtALbvAbPtALLtAbTtALLsAbTtAbLrALbwAbTsALPtAbTsAbPtAbTtALTuALHtALHr&#10;ALPuALXsALfrAbPsAbTtAbTrALTuALPtALHuALTtALHr/39/7FBd6lFf6lFc6lJc6lJc6lJd6lNc&#10;6VJd6VJc6lNe6lFd6lJd6FNc6VFe5lJaAAAA6VRc6VJc6FFc6lRc6VVf6lNd6VFd319f6VNd6FFe&#10;8FVj6lJe6VFc6FJd/z8//1VV6lNd6VJc7lVm6VJc6lJc6VVc6VJf6FJd6VJc6VVV6VFe7FVe6FFc&#10;6lFc6lNc6lVd6FJc6FNd6lFd6lFc7FFbKioAHBwOIxgVIxgVMwAAIxcUIxcVHhQUIxcVIxcVIBgY&#10;JRgSIxcVIhYUHh4PAAAAIRYUIhgUIxgVIhkVJxMTLhcXIxYVIxcTIxgVIxcVAAAAIRgVIhgVJRgU&#10;IBoTIhcUIhcVIhYTIBkVIhgTIxcTIhgUIhgVIhYVIhcXIRcSIxcUIhgTIxcTIhgVHx8PIxgTJRoV&#10;IxYTIhYUIxUVIxcVIxcUJhcXIhgTJhkZIhYTIhcVIxYUIxYVIxgVIhcUIhcVIxYVHxcXIRYUIxYU&#10;IRcVIhgTIxgTIhcVIhgUIhcXIxYTJBgYJBUVJBYWIxkUIxkUGRkZIRYUIhcUIRgVIhcTIhcVIhQU&#10;IhcUIxgUJRwSIRcUIRgUIRYVIxcXIhgVIxoRIhgVIhkUIhQUIhgVIxgUIhcVJBgVIxcUIxgVIhcV&#10;IRYWIRgUHBwcIxcVIhgTIxgUIhcTIhERIRgVIRYTIxYUIRgTIxYTJCQkIhYVIxgVIRgVKhUVIhgU&#10;IxgVIxcUIxkWIxgVIxgVIhgUIhYWIxcTJBgUJBgWALXu8+tAegAAAQB0Uk5TAGz9YAEbFAbp/+AE&#10;F5nl+rFVlfF6CljMEsE17fS1rNfFyH+EAg6OMZI5vHGd/iOJSqf3uR8rTz1FJ9yh0VxlLkhCAilL&#10;cZKrx9zu8v/26NmNHwFemMtYGGWmCIBREtAvRAQG32wPebkkO/t2DLI2/cSHP8Djn9QcBhKdSAWY&#10;ghmQbB8ppFkRA+zIXTsNC9hA/+8C+qk+J4x2Wkb00If9wiw2rebEXxCfMPaVJIBXIWcUq3Wgy/66&#10;jbYg1eHO3nNgkxZOFSM4ZTIK+aLyQoVuS4obY8bjK2kds3AlUtN4VJbwm0SwCdk0vLgPv+l63PcH&#10;wNq+DH2mrlC9p34trHFcLQnChsgAAEUTSURBVHgB7NnVY+JQGgXwA0MavgoBSgptUtyp4zruacfd&#10;Zd3+/7eNjqxvZ2Ds/JLr9z5+Twe/ACIiIiIiIiIiIiIiIiIiIiIiIiIiCoXPgIh+SBFlCZ9So7K8&#10;gg9W12JaLJ6I4HtHRKvJdZHllI4PNiQtGwhkliW6mQ7LZgbfNyLaMsTczsYkpyCQN1bNAgJFKZUB&#10;JS75CL5nRFSJSVUH1DXZhq8mVdSlAV9cMrCVm9LA94yIUlKHI9IKwbezu4e93Sx8+xKCoyEHCCwd&#10;JkBE35u0lsHnMkdtANlwBx7FkKQCW7cMn16QAojoe2Om4ei24tFmGY6W9AD0pQpfNydadhDBB5FD&#10;MZZBRN+BYa+MD46asKVEoiMZwFZe1lqtVrForlfgW9loiqSHCJRkf2yCiL4DI2lmEIhNYBuGuqjJ&#10;Pmw9CbRgU6t92PayYijwTGW7XBUVRPTtxTRZrsG3HV6CR5dD2NpardPprFaWYstlAF3Zhisp+3D1&#10;tVwFKVEQGM5ARN9IYTTTjs7AM5MUPFtSBbAnh/CkJAFANw0djqHE4dgz1ofOs7PwqZNwBkT0bWQ1&#10;9A1JqnDoMbMLV1z6AKpO71o62oStLlndK/wd2Cq58AGAhAzgK0odRPSNJGUVnYnkFTh64ahToHpS&#10;srCV2gik6n42Fa2HQklNzgFQm6JlN3Sclw14zmrLOohokSpbCKSkBlTiEm3AMT2S3GHckLaOf0nf&#10;N8VmtmBbk3hcE/MwJSG4VtJyDkS0UPvSg2/qTs+ZooXg2EuOzGh7I4J/Rz8/PXOuAltL2ivIzNqa&#10;SBGulIwrZ3uhaja9PgIRLcTeurEHz0BCqDUlmorJWMXnLly8dPnK1WvXb9y0bMcnt65dvX350p27&#10;8OQmFTgyM0nCMTySqDi0UbsEIlqMnqRVuIZymJWjUgWreSnhg7sX791/cGz9SzevXXl4B4BSgc88&#10;hK28KfsySU37ShlEtDh1qcNVEdndUWBTW0N4Hj1+cmL9F7euXHqKwHITtpBky0YBRLQgSzpcakES&#10;cJnRs/jUxWcPrP/NzSfPn8KVLgDomMYSxrsKiGghBmFz3I/A1jHW9+DIjfDRi8svrf/HzfuvYDvf&#10;ByJtSQAJmYGIFqIvEpZRSgFwIBMVts0j+O6+fnJs/d8ePHwDx5bEAVS0bXzmTApENB912QlNZLe9&#10;oWJf1mA7lAwcbx/fsk7n3funAMrTDGztIx2fmEoURDQfalp6qNUNWU828jIFkIirAH7z2xPr9E4e&#10;v4EvJD18dKCZWyCiOdkzjA6gbrR3xRCzA9fb9yfWl7n+HJ6OjPFB40gbgIjmHj0rqZHIOTguvbO+&#10;3O9+D9fEKMPXNcIJENEcVaUOV6QxiAB48cT6Ko6fvYWtNVLhUWIyAxHNURA9B/7wzvpaXr7CJ5Zy&#10;UgQRzZcSRM+Oy3+0vp7jP91FQC9IHUQ0b+ec6Nn156vWafzl35+8gEdtyziCuSOifWnBceeldRo3&#10;Hln/1vVXcI1lW8X8EdFKqwPbX0+sU3kM6987fg7HKK+DiBbm+fEpk6m7T63/4G/vYVNX/s6uXSW4&#10;DUUxANXWhsEKmIfDzLz9BpoGPQ7ZJZ3fp8/H90JEYvPS4UmSPqr8VtqCiMSpwRPdAjV+z7EQHxEp&#10;M0y3VEpx1z0Am3/TghbRcmYPaHHHYx5AmmEcxEREigzXB173PZ6nugz1jliIiMdwz7k953Oijam3&#10;BMMVEQMR6dcZztlzDnc+MHPLMKusiETq5pl7pe+4pgYguf/MdXgI4wYiErFSivt5r1z5AuBzUxlz&#10;+SQP8vSJSImI1eJ+dd/gig3ggxt6WPB4oMo1oiQiDQZoeVxJ5QDc7zudgQoP1UCERKRWZ4DbAVc8&#10;ANZwuyt7LsOD1duIjIg0CwyQanNlYAGoccW4xVKLh3tqIioics8gdotTnRGnjOpWtpDBUpuJVx7s&#10;HhERkT6DjNuccS2HpIept2cuPXxiyXrkOz4MHqjTRiREJJ9ikOyAMz1Yr3zHjM2fjCJWbKbegHaS&#10;BxrnEAURaTDIg8e5GnBtY85dDk2w8plkH1PtBA90hwiIiG8wgHGT5Mzz9fbVfHyLdQ+8x9wLD/T8&#10;icsTEYdBvBHnXvFLhVPuxzWwfdueswa/8UtMRMw6AzgeF27Xj+fk/Q/27gMuqivh+/h/qzvbe++9&#10;12zK9r6bnsz2km3Pk7KpWxNQYUCIA4Lwh4GoMAwSDEXBEooKAgJBqiIwSokScCzgiBjRYKLxfe+5&#10;d2bu3Jk7M3cQk+z78v0UC3KXT5Yf59xyzr0fWj+88cY/qf/AoLtvxf93YhBG7OIlS2FEXLwFC/5L&#10;JCQug1FJyQ8vxyUTY7Cuf/3Jcyn7pr/A68f3/OkHCHDbtdLWnj4PGg36F/jvYk1JTY5fkWZFsPRY&#10;GLEyIxOhZZJZi5eYEUl2Fm05uQgn4RGEF2vFPFsQl7xq9Zq8JDP8mfNJe0FaNoxYTDoKV6/FJfl1&#10;qOH5wVtvVp/QDuOv/7rhP1D9/r9rgC56dCV0FK9Ljn9MW2kJZaUIVla+fgMiq6CtEh4bN8XAY/OW&#10;dEgSKTwO2dKqjaFG9TIK1SVQVazeDD9JNSlFCIssL85Ird26GQvmi52ybfC3nbI6CyKz2Cir34Ro&#10;Gejv2lvv9N4svguhiRtZ//orVH++wahb8IJZWwZ9lmLusCAYhQa9ngv0eiZrHk1DBJZ8ko2+T2lo&#10;skK2kzuaAcRRYmsBWlcAT6j/O211rfDXSNkuCO0dkFSxs6sNPqVkdw/CocduvKSs2LNk2X97zzvg&#10;r5eKOES2lx6OPszZ70LcMr751p/6VmQgDOlBkwdvhypoNeUv//GjH952+69/+Iff33ljwCXue/FC&#10;aWJ1/0oEixkg6dyHIJSU74e/QQpDnsMsbw8aMgcah8PaRiEh2/cpGZXi90kOsmEEWCdy3gdgyPEk&#10;0uk0Qxbr5IFY+Eml0FkGSV+KfZncs8R+cFjRaBNHGjXQc/cjUOSW4aXgETtZ/1TRf3PPY2nwd5Ay&#10;RyUi2pxPRX3b/O8x9OCv1ac370do5p/ccO1D8GfWzKl/8UOofvejn9744uw91ESy+6l2BBqn0H0I&#10;gShJgkYShTzIzK7uIk3Pxm05rH7KAZfLdYSSlKMYIzkm/fkYWZ4GJydcsjqSqZPwsVDIeAIS63Ey&#10;JVf0HMzRH7HnbfvgkdqZiJeCw0OUbJm8hCOUtG5fVvLi9dwHjRwKqwYh27gboSVQ1l1fPoK501/l&#10;+DO/nO9EaD/4zw0PPgStu/2uqP0QAW6759+azRFeuJ4Fu0urlgpbHgJQsh0auRQ2+Ca9Imhtz4iA&#10;ilrfp+TbJcUU3O1y39Kf3SSzknLYaZd1UlLYAa9hSoqXQThBiS1R6Xldidc2Cp0r4XM4z6rzlZTB&#10;o4fko8vxEhAjBz0QgznK7abQad/a/uL0DK0pSmrSoRjiaoQyeJKypv2snsZc/foB/ddBKpk/KP1y&#10;95/CXhu/8zYgxPj8wB1mBPvrb9QZ/p9glGU+ei62h5C6xEDPo5R0WiGk2SiCNtpzh9W/5wHfp5yC&#10;pJRCfgHJpyGZoGTHftqaIdngoOCCV51cv13moOzhKuVgXi4KO7LhY81wnigJ3fNpShraEK2kqrjG&#10;Q7GYB8uHxh9rhWTmACV71OP3RHf89GE3FRMbMXeVVQm7ig5fcs/pmlPqXpL9CKGUMhcOF3Mcc/Vj&#10;3TtJv/6lZwA133H3TxDGH+75AQI8pH0DnY7bfxH1FTFLdywAy/bt2zdDkbAKwtoEK2STJf7Muj0P&#10;wyBNz82Zir2UNGQKecUUussM9jy+JUataKhZ07NZHKuzKVZEWAEg1kahiDwISRW17WWSdByn7JRL&#10;lnNUr+cd6fCzr5tjZ6ZD9NxGegb6KGU3iXicZ/svvemiFNq2JAEYySf5DGTZ/fLxkx9bDuOW51Ax&#10;1oY5K9lqIx0HEnqXRt/zU3afDApZdkUWSccsdBXVUHBbgETyDOZI53GuB+754bXes2jgb7dDsQhG&#10;qNe37/5RmJP2Gz3rLWHQw6WQnHLXp1R5e66AkGmHYqx7TMUSgz0fzI3cc2wWQ1lvrOc88tyktiK1&#10;Z/k3j8PaTXIEQD8lNatQx+Jp7/BcU7fqMBRbyJo1oxRSfH3q9eyCRk8N+XSafs9D9Gg1El4a/MSe&#10;pdCZU4ZLlCYCqshW/gPE+47/rHL85CQYZq6gImsQc1d2QAmsYHO0Pa9x+RRTqHYpUijpzISO7FQK&#10;DvHBmHoyEXNyW/B0+/o//Fl5jETb2+e+GOUrNn4VNvobo5lwz1IATs2iKWTPnvoqWwAY7XlN8JjU&#10;k9Zn9vU82LMZQFKmrJqS/Zl+cg8b6jndSXJHc4ieD5JMtaKHpK101oodlDQC8eR+4Kw6osuSasRf&#10;76WwE1H0jASSjmG9nsuoKD+DyGamuHMafjY5KFs/g0uTSMk4gOfyc6b9/tpBoWZnBwxbRUUpLsHh&#10;LZR1N815vm11U2KzQFFPwT2NYP2UrYbQQvIEoqf3xql//+k3d6t/gMeiz38zyhH/H4Yuq//eWM+n&#10;zheV+Pc8W1VVZ696tE+n56ph4z23dZJcHAN/p8jOjFVWpedZsnhiBWTWLEri+3v6oDLU82IKU0/o&#10;91xIdiYBcWR+MWlvocR5GBgh3ZPtJDsTzfDZQq4WnyO0QzJotOeSfEridXrOoWzYL8hphBJH0v4E&#10;/KygIrUVl8R8jJIW/W919SK/EdkTlDlxKaw5VGw1z7HnFs21j1iq06oAg90UtpghG9J+Xxr3n+AL&#10;2//wnP3+5I7f/Oh+KF79npcbHZ5/6Hlr3Q8MLQL5u8GeK3NEz9W5oufdG1HWJHE5z0fZc/x2jXY3&#10;hYFYbc8S54y3Z/WpkkOU1DaQdOf0mnV7zq4b00NFtW7PJQ7yBLA0i3x8CUkHJbughF5aSx5YC1WS&#10;PBObPum7ytJSPurtOUU7y3MhwFYKK4J6XltDIRGq/Rnt8DM9eHTJmj2747Ycr3NTyMrTew7inDW6&#10;XHa5dvbBzyM2khdC3sjhhBlGxTopFENXc10zjJi2UzEcVc9qiMcoZGqmmdVJCGKupTDQAYUlhWTq&#10;dkTt3zdo/fb236rvf/X5+mtNhofn3xqcSN8uT+rvvtdYz5Pu5cTG/OVoeja7uB1CX1bPuMu1rlv6&#10;/q0UPSeOyWwnx8b26/Uc2u7AnruaofZcfsg3MtK2Ybnnv/x2vZ7xZILXBQr2BD+Vuj2PktVWYAlZ&#10;txR1lNVZIamkxLF7Gn622USPhyj0y8+TkCc8Pefbvbp1e26j0N0c2LOLwkH4qaWjazQ3c3bXifU5&#10;6450M4hjE1TTGVQ0IQqxtSTdI4E/cXJ0snqaikoYVtRJyQXoWXrsCIwpc1B20hJFz4NTbVC0UxhQ&#10;pzZCH4Ltp3BkM7x6HSSz1iBKdwW+O/L2O3V2ELny/SZjw7O6WOs+o8+Z/shYz5hIYvqBvUDbyfIB&#10;MyQxhbvRlpk5PCWdx4q4xkZKZGcPlpRMh+j5bJOeh9MDe26CX8/1kO2rUa4/xzxKodgSfr6dSSEB&#10;Gno9l9K2FkAy2QMcpCwTQvaU53xSteF4kW9A7F4JZJ+mpCvGyHwb2VkUCgK+kqPBOWMVI9oJVSYV&#10;1TDufAOFlDaoZrZxxxMItoSKARjXUk6OnYcOcxUrEcLoKqvu1OCM8Z7NtSzvhayWQhoUK7MomQr5&#10;w8e5EarVFIYGL+nhsDtu++MNqt9A8faXm0zfjHJjwfuNrgP5PQJNjmkkAw93Oce3HGdDf6zUa/Ny&#10;CObSAWvg9bDGWYPnz6o2OR0DPWcXimKsAGKqKVTNT8/mYlYASC9nfctyWOWgn4WiP2DykFflUUyJ&#10;U/rNBGWlhnrGBIVis/YrOUbJc9BoTmFE/iEOUFZTghAOrYZWXjcV5S2ILJUyxwxCyGtEoMHVe1qh&#10;p4CFZkjWJOmsq+E6i94SiVMIYenzeQE9J/qezWvRXpM7SGEcQZqdlDg36Fx0KX/u8Ny39fz9Q9dq&#10;3gF7L4SPmSQvgzG33ag8FwYD7tR/+Cx7u0YzsPd0fePBFvaNUer7ZH0JAGuyo7xgeUDPvd0jUfYc&#10;67SNGuu5gqR9EsL5GjmL+em5jPalcrpjnSxfZT1BMqUVCusBShZPw6OvoV7mltupLyeL62UFxnqu&#10;oKxP85X0UvI4AhQVU8NWXFc41JUQv3rYSYXjCahaqB5QTyKboLHLQXI87ZQ6dQ9rlIp90HdQHnHT&#10;S6YR2ePslEPuODk2Cq9sS/uS/hNPOUVXZcFZ0Ql900NiKr45U5ii0FJOoREoKabkyExuU2Xm+aTc&#10;AgeFWQTqSKWkXpNzTJvVRVnxpqUw7O+a5U6anMWNK0he9XKT5DUfj2qx1p8N39i6ydh8e/uOEgIH&#10;2oFtcQAshfbdAztSDml7RkGqNaqezUOkI9FIz/tJHpuEoouScuyLn4eeD9rkP9odS7aSfKqc5Ci8&#10;8ihUD0LrcWUQryadm8xG71epVQz6fyXWOtKxC0EsLso6CxP2964tgc8Byorz4MfqyT8Nup5jrRl+&#10;zAWUDJnRUUjJbjMiWFoc9udFvHyprDWLzM9wnWhHOJu8t4KmO8mhpouNBaUTO4odVHUXQdVGWQp0&#10;TZ5movqP/OVnmy9QkpWEuBqqUmIQwPoMJdpFfuYuR2JMLRX1Zyww6Dr/S2GanK+74/6/QPi+SfZq&#10;GHGvcsBfRvHgyW3Gej4let60Dec7B0VR2yaHq6xnNgT0PL0uKaqeGynEmyP1bK4gbWes8Gh2kyyc&#10;trPAYM+WzJA9n5CnZj08gSKdlXWlFMZWwJ/5CEnHhqWdlOyKouckCu5s/69kP31ne+iAv9kM1gy1&#10;TCNAPYWG2MABWGaBDvNOpmg+EJNMydRyEUSqcgEAETSGed7F+hTdzZBYPOXYZxHSGgerrZDFMwR3&#10;OlS1Ya4MtO7gNjOAab/xOVNhQYV8qCJ52xEHGepE3FxKybaV8HeCZFzJED1sQysmYcBDmhtV2o1F&#10;7ofiiybhfa+L5unRP0RxMe6fRno+rfS81H4idS8kM1YMV+k/T9IVpufqKo0uG2UVEXpeuYUcSoJq&#10;w6O24rKtJAuM9ewq7wnV81K7SNI1bsZKB4XUGHiVIb2eMldf4KHHlf5dRY/sMtyztZySCv+vJDaL&#10;De1Q9DnXwJ85qQ/BUihsgZb1NCXboCPmWdYsgZ+OIUry1ypJHKBkwILwrIWUuHSPn0PHoYCz8uTp&#10;0Dl3roXCeoEanfWpnsczLVA9kULJfuhYNkXn5lD3n/dTcmA7ZMuqqJg6DC1zHCUFVvirpHDKkkOf&#10;8qoioyOk7KZb/x6wbPkHUHzaJPkOjPircvvrwR/AiNvVq24R7M/pk+8/Y63D3QGFfs9pY46HQ/ec&#10;Va8rPkLPcVNb90HLikMUCoz0vIYUQev2jKM1jlFkmgEU1JCcaobXcM0Zc9FJyvIPTsMrWfzZgk3y&#10;hGNlHfd7eh475ZUS4pv/DJnyVIz/V/IUh2LVZAzMfHGSQjwCdGx1Tj01iWCxp9R/vVT+i3UUnoTC&#10;MkVJcRHCW5ngfHp9OoK1Fvr/QC7KpywHuvY7yEZ4WccpqWk4N37mYm5SiXftWkYz/D0y5LYnmhGs&#10;zU1bG0L0fEYcOaEj4B59fplezlmJTRqJJylr2LiXPvmJiEjdXPeBfwY8WaIOnK/89ge/+T0IRo/3&#10;cxhj5Dkymet5QPTcZrcXFx4N0XNvmdBUWSYxNt9WtTxlDtOznthiynZH7tmSQjlo/Z6RzJNFEMzn&#10;NPcsljjICzMtDirOmqFo7lSeCyylY41yLr/faM/YbNGeyU/nHzSrJ6GSCx0Iz0zZYzBoXwM5lA3Z&#10;psUAlmUEnFUMOinp7MecnK8nXWb4XKSiBTpWk2KCrMpbdSKvBCq5ZxcMWdFJboJ+zyU5JFPToLK4&#10;9X5qxZSSrB1cS33DaOqk4sAIIvuHei0saFuDn5oRrR/crDz0/RcEWfT2r336VdD6nfK/g4j2dfYh&#10;vZ2Vxxyrpjfn8NxKT8/1EretXpIEjKWeUkXZc1I348yheq4Z01NOj+2anstmPc5QGJqVTFAobw/R&#10;88Ya1pdAsot0jvh/TZIDG9fIQec/ZobHbnGwytnZKSbPzsZT2GRkvq1Se7aOwKvHQaHagrBKKGuD&#10;Mb3dZF2694FTxyM4X0xhagY+G9wUSg8jei355IEZ+OmizIUg5r2kOkHWZbxnqzjYeuj33OIUOR9K&#10;hyp9Y9XpilhoxR4nx/rNwHZdrQDKMigUdkT1tOeDd10XuD/JvQjyqs++F+H8Qb1vHeCVH5Dm7N/4&#10;ODQeMnpra3QvcGisOv6pDZC0xcPT83afGOBAH1SuldH0XPI0KYLW73msIpidkvoKySarpucWhrQ7&#10;RM8YIkuVdYJ1fV2nvNyUFaeLoFPOw2tlCoPkd4XpeaZCB2VxFapiKhomEU4fZcthhDXeQbqXqWeF&#10;ByryKdTkws/5FAr2JxAl6+4asngQ/pq7KdRBCLoKZyvCvPTcXEtym1X/+TAXHRe2kqzJWAEv1g/t&#10;rhyBRlEDa7osCK8jjqR7MwxQX/H6N+9TnurpNDRefwWAz5teuwhh/FL51N8hyCtMwhV6L8G7GXMz&#10;3QEDjPRsnSDloI3PtwPGQ7Xn7DKPfgrJZT5rs0P1XEmyCCvtnFiO/lMBktMxaysvC/iWiyt7nkJu&#10;maw57Pi8hdEoHkE4IxRSYISlkGR+u/YauN59vCKlwe5KRKVvnboGXXWCwjGd83hJIiL33IWIeopJ&#10;7piBbs/J6xqXoYnCaXjpnAXst/F4OyKaHs1gEwz5mXdufX/gmsn7ofXWD38Ci95mMn0m8ksq70GQ&#10;133DJPnqO/TOtq9DWJt3TsK4Zc1z6HkvFU+F7vkQPDYkWPV7DnH+HFNihkq/580iPquLu63Qk2Tp&#10;WQOfkhRKKjBLocTweknVLGXp3rnzLKJRZvzByzw3SdsheO2j11QHtDLLKRtfCeOWpOiuJl5ZT8ko&#10;tJIaKCmFgZ6rEIG1wkHy6dZw66v2UHLyEJAGme/+/HQ6FHmOc0tgQGlxXr8Zhtzs3Y83YBOxG/8G&#10;rUXvM33ri1+WmnwvQrtTd9NOdXj+vP7DaX+Brq1lELaPIQpV6+Gn0uWzw7P7no5t9JoN2fNYYZE3&#10;nAvT0fR8liln8yL0DCdpc7nzoCu2oT4Jqp3U9mxNmIyy5/0UnJhbz7lG1xV3JFDiGNXOatTZtlav&#10;jbKMIhg0s96zvXGQwZ0HagNzHs2npDAGfkpy+hDgeSM9j6yjxLkM4Xpu9OyaVOlZcu5bQZNwLAay&#10;6VgY0U86KqxRPU7y0z8F5PxnqK64BsDV4hb0R77wobdD8ervf+7T34GW5yC/DzU8f+EaaHnud/8a&#10;erLPlPfPoecK+HnC7uP02z+sQflV/ciUXVbYHrpncktSSUnJeQdZOBlFz+ZnSa7bHr7nVJKnm6HL&#10;WqvZfrSoJqDnvUydjK7n3RQm5tjzkxROIJK0KTnnNfCT/jRlOxFs1EGZI94KI3IbPMc3YulWCk9r&#10;C9rDqSQguzUpraV/9aqqbakN+eo8LSRzYrn6tHXonisoGUV6sWf1tHc6tYTMscK4sk5KjltgxA2K&#10;gHtV1/8Tfj76AQCflK5mveEtr4bw+ld8Xu7zvboLJa+/LdTw/GZo3XqD4i7oy01pk575uGCrkuQZ&#10;7tnAfLvVljENr9YMsm4DVKF6Vh2wGO9Z2VTZ2Ry251Mk90PfVkps/VDMKEWo58/9pAi6ipLqMq/j&#10;4XpOprB3jj33UxhFeNOrHHq5JXVTGAnxpIeiOsnI4F8TRc5PVFNwPgGNFtJ2JIVBEhDGxuPUzVnt&#10;OW9YqKVk5/AWSlzSnympkX51k1wPw5Y3UObOM97z/9x+o3aDEnh9/Z3vxmffJGX8rs9/F7JXfe49&#10;LzfJPgutux5QbnyFGp6DTr1/EmmPz9hJ6WbPrvJZyRMwJmeVgZ7h4ip4TFZTktVjoOdVw5KTlJyN&#10;omcsln8N2/MRks9tbtJTQUUjZOM8XcwgyahisAth1yrNzrHn1RTOI6zcKernlmcLffI9aqOiszEb&#10;4fUox7dVwoimbgop56GVXcsAjvwIPVufLw+Rs9rzfkZUAaHJHpmTHrYkwz3fonln899/DZ/Pmb76&#10;lbeZ3rxo0fsXQfLxKz8gYlZ8WXe/kbt/HWp4/jC0fn2j+tyKjsY0zOH8eSLHSM8tZAvUpw0ljl2R&#10;ey6D5zcDudH0PEpJRrie+2pIJiwtZhipEEbpiqmnJGe2gMKaWWGf8vXUzUpO02svdJm7KTTPsee9&#10;lNQcRhjNpZ4udY7cmx96cO/ppkfhxrDH74pipSWaXTqrLBSTdiqKC7sKEmeLLNZhSvYilKJqyqa2&#10;I3TP1hKhmpL2EjnuuJKSZZQUS38/RGGJsuRFw0FZrUvXzljDPf/Ib4/PB275K1RXmSRv+tCHX/ER&#10;Mcy+4hsm1bdeqZvnLxDk4x8yCVeGepblR9BzsHN4Dj3XubMN9JydwTE5qo0Z9DpvvOcyRNPzCCXF&#10;iAnZs7JL1QmsLPE5q9keX8hWrm1vtaI+5PXtzqoiqCP16Vbo2kDhacyx53FK6hFaTGIWZfpv0Opr&#10;yg23Za9H/i5zyOMPe7LvzoUBlSmU6b6gbzKne2L17PmV2uvbFdBnGa+hzN4cef+wKWWv9kTPD4hH&#10;vHcFakNdf9hAhQtzp9wvvkudbt+sDpZv/vwXsehNpjd+5xO46o1fAt4ialZ9WzfPu+9CkHeahA99&#10;HBq3XX+Dxx+gKzOrKFNSmZ8p9MGIyZqGFgM9o0n5bkhzU1ZeXbUr5nL1LC+CcI0OWfV6dh7s37ND&#10;rcqVp3P7SZVWCQT1vKIPwHNU7MiVP3Xb6tlWhFBJIWGuPT+q3tzVY14zRYW7HVF7xEmvbZuhJ/ti&#10;AxXFZYhscIhUJ9shGek5PT6fimOTiNxzOckd6gFzKTnrOdupKU1HkE1UDGHu7paubYsC77rlbvlW&#10;0z1/hc9rTS//ytXve8M7IHn9Nde8x6Tx2kVBu4EJvw05PL8i5FstfwR9mzeckuQ3nBJGYUR/XaLd&#10;aqBn6xRZ3rvHRrJmR0FmTOB6jMbt2ylJ277r0nvGOFme62apObhnVU0zgB6yKtav5939zdAK7nlt&#10;p3MEiEnyrMVJroq0j9dOCplhe86LRSiFlKxLh768HfTI2I456Kujl/Mogi2x0+PAICKKafQmmLEB&#10;xnt+TndWkEKPrhhE7rmZknHPUvWDQKV3VM4INb3ZQuF0Gi7BdTfcZ4bsb9c98Mvf3As/rxVT7e9A&#10;9srPfdWk9Tn9Tbd/qD88h+o/7IJJ60p5v5d9MMx64PnDzkYDPaOXsrqdo5sR4BS1LrnnmMauoi6S&#10;BTo9F66op+ycdz8g96ja88M227ZZa9iel9q9Y88RSmztEXvOoKTYGqLnklpIsmo74C+7OamnMnF3&#10;3DMDT9uU2FqgI/MUvYbSMSexqfTKmgxzfFc69FnN8Jp9mh7nliOKnoeDa97kpIfjccBAz2me283x&#10;nl9PUNIDoJikHcGWjlEyNQnZc0f2liF6/yNeqf6Zz7/168Ctt0HrfVLOV0L27g+YArzvHbovnb0v&#10;5PD8Mr3+w1/fbtwDoGIIM3EWGNPoPIwWW4+BnrGFEnnXdr2ex5s8dvr1nD8mYdQ9qz8+9uidP6fn&#10;+MbLNsri1MPn5ZPO4cPBPU8ML6ZwMJmS7nZgxiH/Pfx6nn0YwZIo7EWIns/YABwm7S2DI229Kxp3&#10;x+Wcq3M7GKTAGyA8zL1qbTXx2Zijjgl6NUHSqh6/kF6OCjNCSDgDRab6z3daMYeeY+Exk+ikV8oS&#10;GOp5EyVJQAIlvcAW7+5nnSRPI9ghSsrPQ7F2ityxaQZR+uWdwHvfZDK97VUIIE6d33S1b7feQB/T&#10;Xyh5v/7wLPrX3cdE9hB09WXtAw6722A9Zu+AEb2dIuW95T0Gem51U2Iv0++5CQrN+XNygqQzbM9r&#10;h312UigcljkpK9LpGUvd3uXEpymr8zt85kmSxZXanoMleH9kPObf87EKBCtQ9/7S6Tm7oQGSLEa2&#10;xrOUwgIhfVMdfdx5mLuYZ+mxFUBZSrPn+Bl+x+8J/dmd3C/iX7KOXp1N0JUdvufGU5BtLMiiz7o+&#10;GOs5zrPxYhclRcCU5x5FKyWPhjoNugivmUdJZhXEIir3/QH4ZPDw+eWPvuX7HzO9/ErIrn6/KdBX&#10;Xw+NH1yrLpXSHZ7fDq171Jzv/gt0udYD2PQogFZnFSIz77dtUna3sTWaw/esLg+0FaQb7tnAfLvP&#10;wTAcLXo9I5VTa9Q99VYdNfsffpTC2Y6AngtK1lBYViIze74fsjr8eo616fQ8k0VJDkL03MtTSvSR&#10;dUEYZzJg7RnPp2rCgkth3knFCQBVLBXHX5xP1VBz+OWccbn76+gzVQZdSfYRqKYtSWmjiQUDlPRD&#10;cLMSmFxRW0Mv+blLgz3XkYzzbp46iJIaz3n50RDPx1ndAX9vjaNkrNGKKNwP4KPBV6u+bZK8/Nue&#10;AfZNpiBv0N/298+hhue3fUJ3ei77N3Q1ZcVOl2yuX3L00MXn1nEWkZTVnlwDRaNt4GjEntFImXv/&#10;dDQ9p5Cph0P2jPSSMFZCt2fLBjMkHQ30DNSawydQON0R6noYYp6AxFzvmUarPa+gTs/Pqc8m6PVc&#10;qGRqTWaAlAPrhlw5VZJnJwbc6t72E+R4spt+8vebcYn6O31vzj/OmoDjd28yIzSzm1pnJ6EvnimV&#10;ZWV5F1dvffZ0Rhb9NEESQ7oTJjrpJ6MNMNhzq/d1RE+TdFjxJCUj3u/D1fo7jB9bqvOynYFBROf1&#10;0mz6Xe+Av6v9huzvvNwU5AtfhJaya/fPQg7PH4XW/96g+hf0bMzfgyUk8xtSt2zdk1w/jfBaWJgE&#10;ryJ7fPj7z4O5ay4uS6CiuDE2ZM8tJHP8ey6bPW9kfZU+vZ4FNdwCBPY8PUUhLmTPT8k70vdQ0t3q&#10;37NLp+eRTk/2+j230fM55kYbPcZqd48mTUMjvWzJWnVeqXFuIy7d+XXKO/qAcQaoHURYcfQ3dhGh&#10;NDKUJgjF1HKsmobhnleIEgFlTzgnsNj7/+f6EK/5yCEzSqAxXU3BfR6GXXEVgHe85cpF0Hiveob8&#10;CpOOD+pvQ/aHUMPz+9+tu82Y4hfQYxmwYmWlZSlksUfWIjxrj+ZPMfo9b1ldELfl3JSNZPkScxw9&#10;yhfnmvV7Tk/s3wdJA23nSqDqmvee89Q7JZqe0UvZIyF6XqHsz3nM83Nf7XnmpGhT71tkIEbT8wp4&#10;mdeR/d6060lWr1+RZEY4LdRwP2bGfDD37FXmTaPUcF80I7w+J1UuC0KaPECtzqnTVYVqboupUd0O&#10;GO95yPMMWC4lQ5jO8qx9tjboPy3b59BZr7Uxn0LKCIy60vS1q14JjddLf/6UyfQV5a/f8nKTjvfq&#10;vlHyQXOo4flL+lfPFD+Grmn4y8acjLT1zF7ctXrvuCuD/txxPSWAeRV9GgrazGrPPQgQ02yF0FdW&#10;ltSabS0rnu+el6WQtiZ4POv/sVQKJ/R7Lisn6ehvoWdAU3tew6CezV2UHIiFpuet8LCu8rtujfQT&#10;pW0GwhuiyhEXi3lm3kaVY+dyRLSxjh4plQjHkkEP97atuzL7zN5JUot3wy9Vyv5sRNGzxUYe813l&#10;qsBFktVm7x5t5Ut9eyjGVzw/LDYDfJbc2rRnePhgRUW8dNW1tOqsy3XOu0XNgWkY9BmxC9Cnr4Cf&#10;b772Y9//tulb71A+/lWTjvdA6/6Q73t+i0l4+RXQ+Mu12m0HL58m6mhI6LGqrxZWFXet6QDwvGtv&#10;EUI5U0zVPPa80k4626b3JlScGd7UtKfb/2NLKJRqes5wKZVvK6ZMfELKRnh77gesdnKL3tawA63Q&#10;9sxteysONlbsTXZSMtaDqHSk0mvbPsy/9Gp6DSXBiJXrKXsmFuG1poqziYInB+Fzwu/nXVk3PTr3&#10;lgDGe1YOs3NfNtJOUpJmFh/JHzhbtYPCBLy6GJ6DsoMw6BPBj25+Tn5k+xoIV7zGpOfL0Pqp3OW1&#10;f0GgV35LnZ6HfOf07biMtlHLVnhwH/xkuqOcLGbn7nTTwzVvPVsnyORYICmuXOfHxWlKCjQ9u+0a&#10;lJQXwddzw97G45Rc1JSXQ0ncYfj3rGMPojLpCfpAHi6LVjtl9h4YlVtH0rkSkUxntluhYW5a1WIN&#10;2AWJORuBqHo+XEzuIDuzKLitsyRXrbLRYxO8Bk+GLLnu7MHevvPqC6ON+YbfzaRvyxG//k2+k+d3&#10;SDnqeNcrofHDB0LtAnilSfYWaJg1+/Zfi8upb4yquoTelQhgUYuvKoEhSyu7KRsO6tkVQYiezV10&#10;9kK2vLGBHsfhsa+bdFoC5tv+EkiOpUHt2cs26H9/hqS7BX6sDuqox1yCXmXFZaAevyAbxsUMZxxp&#10;xyUryiLVvfqN9/w4ec46m0XF7pkGcrEZSYWUdafDp4BBbHUX4ivLYjTjUR4M+rxJ8mk53rea3ieH&#10;9xXp+tUn1A8Gu1p3k9Cb/hpqeH7TJ6DxI+0Lp3FZNVGRcrZpEHrM/VkUbGtgWCmFho6gnu0R6Pds&#10;jsuvmFEjaxoLfO/NIwm7m+HVEPSIcQHJjCTd67tr4BFzsFPMGyehUU8d8YjS4WSyYRqXTUcyORWD&#10;F8GGOjIO0fbcly/vhJKURWGsdZwct6p3oE5Auxucl6Ohdv3zLUlWnTeO9cMgcadZrG/+Px99n0ny&#10;ge9/XLyv6ivqxyKfPT90d6hdAK/U/4T7ND3/Ly6vbSTLD7ZnI6TmqhrSMRvtmv6GEcxxvj0S0HPz&#10;CUvwQ0p0DkLXOmq/WqsoeH0HPJ6nn6kSyLLXNJDdCUFHHM1iANu6SkSvd7wMl1PL+Fq8KKb37JyJ&#10;rudOYAudfeo+k/39vteOrKCkcCn87CFZc7q0ov/QSAyCxSi998KgV39BuaGsPpj92Q94JshXvM2k&#10;6/vQukV/F0BleBY+CY17/TdDeeCntwGXfcY9jPDaJ1iAKBwlbQklCOq5EBHUUPKoWf2UbdCxhOTJ&#10;8Wboyy2NX+PXf/M5ciANPulb8ikrr3PtmYFgrqyj41TTDIJZj47uGpb0Nz08O5uZWZQ0jQU6jPd8&#10;Dnm090HYJVo9kWvrnlWf6a8p7dAGO0UmILQCSlJWwqgP650gvw4SqWs974LuOubf6w/Pwrd1d/UV&#10;bvrHrbjselNKzYgkbRrRyG2yQMNa4MopaLEigtHHm/L6oJicqC5dEwMdM6Vd/bEwJtftGOqFlrWk&#10;efvmDngtS813bWrG5bYgzpEy8dhhHC/ogKx5R8rZoqTuZ/rgkX0wfgQB0vIHphHa8gySu2DY50xB&#10;3nhFqNl26HXM19+mPzwLn9J5iYbws5//FZdmQbor0YII0vfF4IWzwKLtNRfhTVvDf7jyxBIYd4Up&#10;0LfknD/xGpOutwUulLwu1C6AV5o8Xg+Nh+QB/cZf/AnzbMGCBe8JHJ0/AeFLJn3f1H0S+8Zf6w/P&#10;skXQuv+n//rtz2/DvFuwYMF3TAE+K4K+4qsmfVdC4y//DvUM9pUmL7xAFixY8I6g1c0fugJ4g0nf&#10;m96h96jX3XfpD8+Kd+AFsWDBAr10X/OZL77JpO8juo96/RZBvmfyeRVeIAsWLPiuKchX32UK4dO6&#10;KzF+iCAfMflchRfKggULPmsy7mV6V8Pu0x+e1c95oSxYsEC0Z9SX9fYZul9veFZ9EC+UBQsWiEtX&#10;Rr0XGvdKl7dv/N8IPyLetggvlAULFlxpMuxT0Hro9/fcCv3hWfVOvFAWLFjwyneZjPrMXGbw33ol&#10;XnoWLFg4g74SRnxE/5nv/4dtb3m8NBkveUlPnklehZeUff1bh6aWQ6s1c7anGbAexYvMMvhf/NCn&#10;AZ+b04+H912Bl45V1WNjKc0QSsanxsbW7calq0y0cSe8lp5fCtXBc2NjY+7k85h/yyyISv8Z/8Wj&#10;S8b8ZcCYDZsxn9qX2JkKfzON9pSJ0hxnakHtXsyr5o2IjnVdC+Zm8whCyz4/jcvq6y83GfOV6Idn&#10;4VufwEvIQbIRilzuNGM+mFPYCy8XL2g+lkFbOy6DNEdnEqIy6eAGeG3ljoNPZlazMPPQaCnHYUgl&#10;szZjXg3xOajMu1LqH14qWjpDtmA+DZbX9CIqu1k0x5yz+DBCiuMpXF6fNhnzvkVzm71/5KUU9PIa&#10;ZkCRd7IE86KMnR3wstMOf/W8AD0bMVfWQUguknmISi8z4GM/YQamy7lHZFRssJ0zZBLmk3WM7fDp&#10;eIanYn2hb8Y82QhJEZmIaPTUcBnmJIk8Ax3NM5AcpxOX17vfZzLm6ui3SJB96Bq8ZDycQuZCVvHM&#10;vI35tfA5X3AefvrIi9AxehZzVfA4JNbG/WZEZSe3wqt1ApI8KiP2wGEYsvK5hzGvcllshldMIQc6&#10;4NGUgXnSNA6h/8Q0otBcTE5jbh5+biWCpR9phWSkoA2X2StMxrx5rne/vvq51+EloqvRyS7IBvox&#10;Pwq5B6H00xGLYCPdazBHS2qSMCf1zIRXZS8kCZyC0IUXSQEXw2cxx/rglbkY8+N8eQuiZ56oZzfm&#10;kzlnAC+QV37NZMx3Ed47XmsK4UPffmkUne1+JJ7lk5DEOiyYFyXKeam+CxxAsCKnYznmprJ8CnNy&#10;nmNLoXWEO/GisvNJePWS++EzcgjzIjflZAeit7p2LzMwj9KreAIvlFcZnHF/+OMI65Om0F7zye8v&#10;wovu6P+l7iy42tzWPP4fd3d3d3f7Cvk0wZJwk3OSoH8ixUI4NEg4aNskQJBCsGBF2wCFtBRaoEiQ&#10;9lTSds3l2TvT0GusNV3TNb8ltTfPtsf3WzKIzrDSm+oBaIpNPS+QfGYGkGry7IYi9+zQuGrqFrw7&#10;1e1GwF61HCm4/+VdCDvVPaZ181KhdImOMNt+way55k7Bbnbymj/D14D9WtK0PQtYpwcsBqDYFuZB&#10;e43IfzG955zuhKszdvPWE+B+73x+urqu9y7QcGNgEwpjsrIunXO7Cri/S/ra08bJd3NfLUFI9+yG&#10;PF4Ahr7YoacJWLSEbPFvXNomPbhMJ5kHxXnXdn1jlcw8vrms8vI77X1oHl/qmQNGC2z2+PjthVUJ&#10;68ndM09R1WdwrSfnVtcxOjww7AIWC3xzuITBO1eZZ+9ob7ZbO+a2i4H0tK8OisRcZLmuje4SaAxR&#10;rhi/sYlviiyvis2ba4amD4F9k3PVDHNsLiIHseSsUfv8mW3PuWXGByOVe8iV9nKkk+2v2vXAFxKT&#10;GYnPMhIvMx4wT7NeW+KCc7dn3rODiyU699pj01pQe2S5twOakc297e2iD64FF+9Y1kom7+QhZzNA&#10;3nqG0dnC4ZeSdsOe9Jw5F0YApIJNPZFuoGY7tPR//JbYz/6vpPz1b/3pz/7793zS7lj7MBChWLJt&#10;DsLYSX3NZK+FD+1A8OhhzGCsJKm6kA2+68XFIQt9AKYdVoxX+EtVibRSGXzxuIUFAG5xGDtjUxWH&#10;wVRNdRnrkUU5+QRYr4pcpN1FUwfkLFC0NsNXa2kAkxueTuRxAInDVbpLDBZy68lQiBV2bLodZKeK&#10;XIMFk3llBbwO+9ozsnLNPLpUSUodtt9SkbSnCsJLQMmhjWzAbEWA7FJBrv6kZnJv+EIcsMwmXOYO&#10;j3cgdASmR/RPp1t0PibPAYyEp0qwdFjLdqQPyJGx29OkGcA9xpCI0ovizQEeuL5YOSC9eHLg4OUO&#10;0l3nXnlDvYUrsN58yqlSTFysv0GUeXPlM3vcE+Bu9nfyzeEDUgu1hUZ7lfzDoYV8h3T/QZiVuGOa&#10;ogkAdtVZeo+2FlHEyIcjLa1N8daaFV1vySKRWHdZYhG+6HdcSLzE/mANItr92UPREXT4jwDkrOyV&#10;2je5Kg7EVDuUcr3VnzS8rTDloI0xYKkr03lLVa5M3K2KRDmP9FovA2tF8FaHGFUeI1q/jrbBlUVg&#10;dugxozBYpirojuOjIJH1Cnz3f+Jb8x8/cxURv45PiTMP6CAnAZejWOlRbY8BWCffAH3q4sneyq01&#10;L4ClqUKVCNYBCW4DqJLTsA/XegGYyBhgOGAe0LO8qGvpm8higQcuAJjgMoqik65WGWCMXAeA2JQJ&#10;gFkqtSR3UXlrg13AHD04XG4bISUGmaZiYnxcksdU1pynBC+WuccBxP21OQC8dLi8g/Pw8a08U1tp&#10;AK5RNLPbH+7GZfYYgWBSLYUCVuH87G5S5oMu9a9HbFgP9XBQDDkEAAcBAN5wCYBD2hY3yuPkuPXI&#10;G7/85YnJ49eqr7wFYIi76PKl7WF6AcR7HVYAQap5Ci1yKpcoqafEvxWRa2a4e33wtuENvwSwpQzZ&#10;GggBKPIXSkFxenkkNYScy7pqY5yfKIn9DGZJvMECXOLGArCha5F5sX2bR0RXAwi1A4jvskjvDoD8&#10;5+4aAB5uAhgh+6TlOOAbATCgLj96tbgbXJDk0O1MyR5LW3SalXjQa54k9/Fx+JEr/sfJv/4vfCv+&#10;/AevIuCfP2l47m7dAYwOPgAaJGih3O0xAGgWa3nOM1zgUB62iZIdTkpHfJyOHKBBK/68im9TpcAk&#10;W1OGhQKjyvtaaUUWG7wFSAx/Xby8j4SKcG9VbdYwJSHgmTxTyaGiYcxaUsBTNnX0GuFlbb4Y25KE&#10;UKWZ00oDMCcfSvn01ciK6OkmbZ0bY8ifEV2eVUv7XH3lZNE3FPI7x1yDstz+c4i+LmPUilxeV56p&#10;EEBO+KCkcSx/+BEAGyVnDXMcsPsA4IRNT4sRZG13KI3JS+El5hcj6aOUyG84VLMch5X+fSA/4i+X&#10;GEVeQ4Yj1rq+4esrb0HN5FA8mbN5oAHY4JKYmTtf3IAJqFFDWVh5aaRm2duQanKr1a9yWkt8piTu&#10;h7TEbLqW84EDXe8uccAO3L4pR+QBsBAT0/Vol2gCUKD0xXF8F8ALFYH3owHze6d5PqVvFwNyNF73&#10;sTj0R2xVa58dshlQzaOPd2n1w1cz6J/4N3xzfvlK5vwzn/bq6l0vAPRwJg7TKwAwOw6aAaBNDG1G&#10;ncsiJTUNun12lQnO5AMlrXyZj/OgHPGWDmu7AF5zNb9lGIpZDiKLBNmh7W3eOQIUqqjyVJy0scy9&#10;COCFW77U0Mf5iGgoSqfC3sY40CN2FZO8ACjkBgC7QwsMMSkzCKiMuUJM84xL9VYgjxX5wGLFwb4K&#10;TTSLBh7iMnnanBKtKtagXSafXyF/XFf3rx2c3qrJ9BI5qYbuNwNeACXucN0EUMXt3FnAxL3s7y8e&#10;FONuoLtEpl3jbAY2pRqZ0xdnQ1n6aydDuEw1j816rRYxGtP1R8AYw2Z1RlYAzSsj2A/MNANoCjeW&#10;qpGW1Ujqo6/1l/BuflOJb2q0xCzSgU4gn9rI0+QDIKH2goXA3WYgmfl2sEYWAHn0uURvEhCpEgW+&#10;4gs1lJzMC9EhICi1j/FIRWncJ0uAPtbO9toBz8dsT/7dVW+h/+UXv+md119fKV//R3xSXhXqC//b&#10;CIkOe3hP+28fAD/vK9NpHQEMIdZos5WL6irqtGxk5uKfxXyGpC493KMFCgstyKKLqo+dpiMyDqBR&#10;1OpzP4slffUA5gfugnPRz8HeBIQYy5bHAAyyAzgP+NfV1EUFvHTvQx6fKgH2a3V2P0JWi3l99U40&#10;KhfAdXZlLS1/hkFcZpiD+tcVlx7CKWZ+vC8JrU8lFtOVUBTry+Jy0rmj1XHluazKMye5yAQyIKLf&#10;kVrjifro06Akn4WA1V8h6YDBl7VZzeRLXMJwpN2ma4bt4hJvtEsO0ogLHkqOZBkC2jkMdNqmFlIA&#10;xrNHgpkMQq0+nSXR8JAmkfjGBGBIS9SURuvb29sXKPIlK2EhBFeIftVAjHIawgHrAB/fZU07IIeb&#10;lHVfnIk4zRYdz1/Tpi4xlQZtckoUYTnUDezU0ouPhXzf89X4lZ/9Bov+85+82ke/B58Uu6NTe9XG&#10;EdnRYObrOCPiVFdFcUYDophJ+tSHBpWndu2pxBU92q4TblqBHD8H6xiFop81yGJbq0oVw3XSYuKY&#10;hAmHXfQ/d+6p06SmtMSZCSgKGO6SNP/4HKhSyS+aZ1gOoFJ3kO5JFtekQi+QlGh1n+HrAOwHzJOl&#10;GbOWNssVfMCgCgeuCnkAMKzIwlS6PfmQc5DmgDMFxYK2Bpiof5fL40Wg2y/PWJWSKrxcseMCJ6sk&#10;IvsPkYmE01zQk87arFKyEZcoplbvIBmTOBmyi0BlXT4uAXn1drgCtNQ1Nh6adR0Sfj8SJtivm239&#10;3yjxiw8karZW279OLtkAoaSM/nEIfRWsWJSj0TO3ksmLFOQcGdAgh2uIanewJE7T5WC1jtafSbq/&#10;B6GXTlG78LzsR8CFj8jfy4vcV+FX//Qffjc7tP/0T1z1f3R8WsYfQ4cs1oVUaNrSuiPWkjhtvb3+&#10;4ijQofZ6U52IbqkgZ5AVKnf0qoNnvxjnwRdxNxNaUWaMeI+xVsuo56lqfwyopKBFxY57wVJovmLI&#10;AEU/6w0A6sSuTnV+bVIJ22PeUUYqvxbwcebTUZnQjBnArKTbD/TSvEqJLSzAZa6R8/rXvMyTjyTd&#10;7gBSb5wcV5r7CJrHjAEZz9agQlElgCYl6Fl2gLWxMnOpnJZo6csHcJONQHyKxWInAbamsr3LgQHZ&#10;DHHKqP3Iwx2giv4ggEQmOd7jEEaiCTHL6rQSdHkksZRhnYIMf2eJis82Unrii1BYa7kBRV5Y4mwh&#10;/XF9KrXnGKIP75mjTfZStWdSR9K9K9Z52qL69VicHDDq5pC8dftc7dkwPir/JgZ9xSD9V9/1D9/3&#10;A/i5P//P377yjzj5WXxiTBYI8Rn621Xe1CWqNaisBaWWKc+zPKPubM3KDWgFN4CGSQDjYXYAT8jM&#10;iRfIKfQAjVzS6dQbZDGr071mvyqmXop55z+UPzWQI9n31DEorLrRO8giIEHlKRrc3Fa1cJ9MeIqd&#10;Ysaqtm7zS8m7IuJRQJtY34RamlzE4UjJv2wvcWXG+pppVVxKDVvjwPC8/8AlC3JCc026fzlJADkO&#10;WlSYW5eWrc+QyXAzBJQb6g4woFxXDTKRcFxqRhg8PjV7jYXKzBWmbmSSnmaVHJ9wC9nJcQvnUi+9&#10;6hyg+HAkxI/Vn7AiLmvuQ4m5mS7ge9oCVkAiO40AXowqj54GZDsr6U4B7brwP3dwAbDwKd6zIStv&#10;5652JLLvdfqRezxRtUVM276jGajhVAJASrqYn8qgs/h/Y86IzkPxQGdTrZIGxfdC/CpuB4xbqyNZ&#10;mjEOYLQxyoV9HN5TGl8ovRA7gIaTGb4ogcvBR+qGCeX5GODt1Gx2haoqziSPDJDEdH1yH+U8Lm1b&#10;x12teshZAMp5YIdiSMW5IKf2i/OLldG3NR6wqwR4yw2MNwMdLMPsDh7Qpi1x1wCk2Vqi2laxsQSm&#10;9NIGeL3Ujmt0x4sXkU0j9zL+o1s5n6lJsavrQOHNak6XmIFlTkBTxT3MG2ZbpCUvEWVT0g3jjGjw&#10;18iENw6FUYXs/ac+tpwbdAkv3f2GeIwsvRCRu8p7WYGx75hOIzSHQ8AQnVAmVBYH9lUdimUO5QR1&#10;1eMRZ1yu/R8WTbg8EuY5Y7QmgCBbU09GMcRQlsSSyxIVO75CaFOrkFSqWFXyXsCXA/mQWfUm1UOD&#10;JRDHI3QFgU76m9OLyGWv2O8y3aUlwAbfIk/Sqpv2GhimVKhI1ErhbeEtFR8CrnJ8XH5eJ84fn0+f&#10;bANPmIBikg6Xames2pF2xpwsrGwDqtiyCM0+aTGg3NfgYN70/o2vVEwISlv4M9iXlssZTjxHgySN&#10;5awtnS3ACLk4XIwM5wfa3lrUrdI7Hi1uGWDiauneKFwrLFsEDB3OL4BKDkNzxiZRae6mFzBJrsHQ&#10;4WsgrR47tmnqXLXLKyxpGxCjU3e8ctRtlSrgprpvxeHgth1BZyzEwp4xFHK5+7kRWYyFdcPboO5Q&#10;c/rdHUq9Cw13WgzTXLKsI8fvzoHmhEM1PRiSuvie5DWN0o2rYYWqJXzpFgMUhinaXGgIzZ7y3QMz&#10;3vAt1COdDxAkJ5DqWU3NsHgaCh0Rez9X8VOuC6xhOSOvf2VM3S1JwA/TumVWzfjWTWWCFQx1A66l&#10;5U7gRvZIqOSr/b1m4JB7i9spXPsfiW0A7muJfloLzFDYPf0uCNdVv6HMJEl87T7yZXsMtY8BdPpn&#10;7ACK/StWADEVbvNNw5KKO0dXz/GAFQk0f3mrio3em8gh+95OSKkRNMUyrUr7ibr/O2W5SqtulVfh&#10;I/OP8k7IR0fuuT4x9nSI9/ahGFCG9iXZvxHwXij/kmSX5NH07RFdojJ6VGbNIT01OGKXC5MzC8pK&#10;wwOBvc/neZzbd2Gc6hrJecOIGjLSBY2rz0Yuf5ECDPqip5KO1c+BXDbuFcsNLWu3PSvysmFUeWx1&#10;B9Stiux+jxH2x+TASqO5gbwVBAZ442wRgI/R3n3A8IpNcN2b2ipRRfpnyi6mVjuBgoulrXhRIUvb&#10;omM3kb0Z1npyW6lx+dTTfVh9p8oRlXEwmmtHiPVdQDXPkKGCAx4jbHywg5GNXbu06RPvK/MCPoyU&#10;ZtXPPIr2P0GYNzpgf8hr6pHAjXMYnKTPYTPmkNuLyOLdDB9+WfTi9lZgSBenJhdezKhZtvC1DsZn&#10;ap5rrHvvCGZuXA/YPscHI8HDs72g7OXK2dfeS1zNluglnyqJMFi36bgLAKnkMTlRiri/Ng+4724C&#10;ggwEYbjZ6lX5SZ0LsYo9mb8rQnfuWuVjmfUWD55aZZ61zpnXhgL6cu0IkpW6QKmvAtB5cNSHkVWH&#10;nFebrvWcjD4w4GPzB3KN/NH51f/EJ8a1YPk6dVDck61EfHgwdNgMTPuSAEa23jROkQz3mgF02/ob&#10;C1Owv1wux05v9fDT+kgSF6TPjnpfGNAX3V4H7lkeibwyUz4w4lyuQYYhi1AI5Fgq5aBipwXNAGbL&#10;RMmAR3uDZdNe0R+LJQVFm+VQaelpXQrA2Org7jsXcgYiaQBdpzbRxarHlWI79sLlxnrLF2qBlRaJ&#10;pcEyTyJrabaBJIB5+aCgxlPMqQV5fC+3i+wQOh7XJwHUReVtNMs8Mliiz+yArXouctZYZQRwTc10&#10;yJIGgBenX2Z1eUu2BpeHzoHt0Dxg1tuePB2WF0lf9Z+9AOyRvU5conuz3nHsWDYloEjuOk9yta1t&#10;WtYBwOyLpPU8e5AhtjsY3WoALo8kq161AkD1actIRmJ9rvdDiUEo0rInCWDEolhMtzTd2m3cLgfw&#10;YmHiTcRps0IJioROWrxQpF6H+n09bVBn/DwhQ/qiLWmg47QnDhhXo28N8npa6AUAedf95d6dEtUQ&#10;t6gU/1nZf7dzDzp2RVEAhtd4Vse27Zlr460a1Qxqu/ENajtqnLpRHdRuVNtuL/Y5+b9n2FxaNVeS&#10;bzSkyRdwi/ku3b4mcn/hk427F+0TwB56yjXZnPVivplLj8l7mxPzBLCJ3OpsTabsrm6xgIufQ7m7&#10;zghgG95JmjylXrGEhYvmz/kwlS6xWewD6AlqsrTWi0Wcvz3v8vFLW08euPFMbAUYL9VkKKwQ65i8&#10;8Mj6lXcuTRW7AXp6s/V/jZTUiwkAuAf1/zT0CQBT+EL679o8AsAguZ46/Teh2m4BYJh4+Yj+tcFY&#10;rgAw0GhXqf6Npl6/ADBVd2y4Sf9M88R4gQAwWkF8LKS/E6hkMwMWke8Za2jSH3PU9YddAsBS8nyR&#10;sYnBUGlVtr7haGprL+8f8ox2CwAAAAAAAAAAAAAAAAAAAJLiNVHltRqz3ihgAAAAAElFTkSuQmCC&#10;UEsDBBQABgAIAAAAIQBMu2oe3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D&#10;2EJvjez84TiWQwhtT6HQpFB6U6yNbWKtjKXYztt3e2qOszPMfpNtRtuIHjtfO1IQTyIQSIUzNZUK&#10;vo5vLwkIHzQZ3ThCBTf0sMkfHzKdGjfQJ/aHUAouIZ9qBVUIbSqlLyq02k9ci8Te2XVWB5ZdKU2n&#10;By63jZxG0VJaXRN/qHSLuwqLy+FqFbwPetjO4td+fznvbj/Hxcf3Pkalnp/G7RpEwDH8h+EPn9Eh&#10;Z6aTu5LxolEwnfOUoGA1A8H2fJmwPvF9ESUg80zeD8h/AQAA//8DAFBLAwQUAAYACAAAACEAqiYO&#10;vrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjF&#10;sjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SD&#10;a2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhh&#10;iskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBL&#10;AQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPOlpLaeBAAAsQwAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAGIBwMVkSQAAZEkAABQAAAAAAAAAAAAAAAAABAcAAGRy&#10;cy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAEy7ah7fAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAmlAAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAA&#10;AAAAAAAAAKZRAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAJlSAAAA&#10;AA==&#10;">
                 <v:group id="グループ化 10" o:spid="_x0000_s1028" style="position:absolute;top:175;width:32073;height:17907" coordorigin=",19050" coordsize="25584,20351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzdtQfywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6q7tRIja6iogtPUjBP1C8PbLPJJh9G7JrEr99t1DwOMzMb5jFarC16Kj1lWMNyUiB&#10;IM6dqbjQcDp+vM1A+IBssHZMGu7kYbV8flpgZlzPe+oOoRARwj5DDWUITSalz0uy6EeuIY7exbUW&#10;Q5RtIU2LfYTbWo6VmkqLFceFEhvalJRfDzer4bPHfj1Jtt3uetncz8f0+2eXkNavL8N6DiLQEB7h&#10;//aX0TBTqUrH75Mp/F2Kd0AufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzdtQfywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:rect id="正方形/長方形 366242138" o:spid="_x0000_s1029" style="position:absolute;top:22120;width:25584;height:17281;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZij7nxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wuw0fQxl6BhFRaG48jEw20tzbYvNTW2idv5+shBcHs57vhxMKx7Uu8aygngWgSAurW64&#10;UvBz3k2/QDiPrLG1TAr+yMFyMR7NMdf2yUd6nHwlQgi7HBXU3ne5lK6syaCb2Y44cBfbG/QB9pXU&#10;PT5DuGllEkWZNNhwaKixo01N5fV0NwraZntwa2PiAdPiur4V+236u1fqYzKsvkF4Gvxb/HIXWkGa&#10;ZclnEqdhc7gU7oBc/AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZij7nxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#1f3763" strokeweight="1pt"/>
                   <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
                   <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:2353;top:23812;width:21788;height:15119;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+4eXCzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC32H5Qi9qxtjGzW6ii1YKhTEH9DLQ/aYhGbPhuzWbN++Wyj0cpiZb5jFKphG3KhztWUFo2EC&#10;griwuuZSwem4eZyCcB5ZY2OZFHyTg9Xy/m6BubY97+l28KWIEHY5Kqi8b3MpXVGRQTe0LXH0rrYz&#10;6KPsSqk77CPcNDJNkkwarDkuVNjSa0XF5+HLKOj9bPY22WzLyzqbvpx1uLrwsVPqYRDWcxCegv8P&#10;/7XftYL0OR2PR9nTBH4vxTsglz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvuHlwswA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" stroked="f">
                     <v:textbox>
                       <w:txbxContent>
                         <w:p w14:paraId="58741906" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                           <w:pPr>
                             <w:spacing w:line="220" w:lineRule="exact"/>
                             <w:textAlignment w:val="baseline"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                               <w:color w:val="000000"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00520AF3">
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>〒850-0862</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="78F0F157" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                           <w:pPr>
                             <w:spacing w:line="220" w:lineRule="exact"/>
                             <w:textAlignment w:val="baseline"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00520AF3">
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>長崎市出島町1-1　出島ワーフ2階</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="4E67819A" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                           <w:pPr>
                             <w:spacing w:line="220" w:lineRule="exact"/>
                             <w:textAlignment w:val="baseline"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00520AF3">
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>TEL：095-823-7423</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="73E3D978" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                           <w:pPr>
                             <w:spacing w:line="220" w:lineRule="exact"/>
                             <w:textAlignment w:val="baseline"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00520AF3">
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>FAX：095-824-9128</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="071AB959" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                           <w:pPr>
                             <w:spacing w:line="220" w:lineRule="exact"/>
                             <w:textAlignment w:val="baseline"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00520AF3">
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>E-mail：mice@nagasaki-visit.com</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="27453C69" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                           <w:pPr>
                             <w:spacing w:line="260" w:lineRule="exact"/>
                             <w:textAlignment w:val="baseline"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00520AF3">
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>8：45～17：30（土日祝休日除く</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00520AF3">
                             <w:rPr>
                               <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>）</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="262B6103" w14:textId="709F831C" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="00871A67" w:rsidP="00AE158F">
+                        <w:p w14:paraId="262B6103" w14:textId="51296F00" w:rsidR="00AE158F" w:rsidRPr="00520AF3" w:rsidRDefault="0066753E" w:rsidP="00AE158F">
                           <w:pPr>
                             <w:spacing w:line="260" w:lineRule="exact"/>
                             <w:textAlignment w:val="baseline"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                               <w:color w:val="000000"/>
                               <w:szCs w:val="21"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>誘致受入課</w:t>
+                            <w:t>営業</w:t>
                           </w:r>
-                          <w:r w:rsidR="00AE158F" w:rsidRPr="00520AF3">
+                          <w:r w:rsidR="00871A67">
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">　橋本・</w:t>
+                            <w:t>課</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">　</w:t>
                           </w:r>
                           <w:r w:rsidR="00D47C7D">
                             <w:rPr>
-                              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>川﨑</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shape id="テキスト ボックス 8" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:750;top:19050;width:23815;height:4913;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAj9AlrxgAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8IS9rallFa1GkYWFPQn+PT+aZ1NsXkqS1eqnN4LgcZiZ3zDzZWcbcSEfascKhoMMBHHp&#10;dM2Vgv3u92sCIkRkjY1jUnCjAMtF72OOhXZX3tBlGyuRIBwKVGBibAspQ2nIYhi4ljh5J+ctxiR9&#10;JbXHa4LbRuZZNpYWa04LBlv6MVSet/9WwbGy9+Nh2HqjbfPN6/ttt3e1Up/9bjUDEamL7/Cr/acV&#10;TPJsNJ6Ocng+Sm9ALh4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI/QJa8YAAADhAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" stroked="f" strokeweight=".5pt"/>
                 </v:group>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 2" o:spid="_x0000_s1032" type="#_x0000_t75" alt="長崎国際観光コンベンション協会" style="position:absolute;left:2198;width:21736;height:3810;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC19xhzxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NSwMx&#10;EL0L/Q9hCl7EJq2gdW1aSsFW8GQVvI6b6WZxM1mSabv990YQ5J0e74u3WA2hUydKuY1sYToxoIjr&#10;6FpuLHy8P9/OQWVBdthFJgsXyrBajq4WWLl45jc67aVRpYRzhRa8SF9pnWtPAfMk9sRFO8QUUApN&#10;jXYJz6U8dHpmzL0O2HJZ8NjTxlP9vT8GC/Vu5y9bGdL28NnIptOvN9l8WXs9HtZPoIQG+Tf/pV+c&#10;hZl5nN9NCx7g91P5A3r5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALX3GHPHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:imagedata r:id="rId9" o:title="長崎国際観光コンベンション協会"/>
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D7DBE3" w14:textId="54503645" w:rsidR="00AF26F0" w:rsidRDefault="0029012D" w:rsidP="00520AF3">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520AF3">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13BA44F3" wp14:editId="42A7118D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3893185</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>80027</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2581275" cy="1308233"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="テキスト ボックス 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32CC1C13-5562-465C-B1A5-FEEEB09D5F23}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2742,251 +2760,251 @@
                         <a:ln w="9525" cmpd="sng">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3DFBDAB2" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                                 <w:color w:val="000000" w:themeColor="dark1"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="dark1"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>備考</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="13BA44F3" id="テキスト ボックス 7" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:306.55pt;margin-top:6.3pt;width:203.25pt;height:103pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzXSGyGQIAAKwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGmqQqmarmBXywWx&#10;iIUPcB07sbA9xnablK9n7LQpXbgs4uIk9sybN2+es7kZjCYH4YMCW9P5rKREWA6Nsm1Nv329f7Wi&#10;JERmG6bBipoeRaA325cvNr1biwo60I3wBEFsWPeupl2Mbl0UgXfCsDADJyweSvCGRfz0bdF41iO6&#10;0UVVlq+LHnzjPHARAu7ejYd0m/GlFDw+SBlEJLqmyC3m1ed1l9Ziu2Hr1jPXKX6iwf6BhWHKYtEJ&#10;6o5FRvZe/QFlFPcQQMYZB1OAlIqL3AN2My+fdPPYMSdyLyhOcJNM4f/B8k+HR/fZkzi8hwEHmATp&#10;XVgH3Ez9DNKb9ESmBM9RwuMkmxgi4bhZLVfz6s2SEo5n80W5qhaLhFNc0p0P8YMAQ9JLTT3OJcvF&#10;Dh9DHEPPIalaAK2ae6V1/kheELfakwPDKeqYSSL4VZS2pK/p22WVeBjX1DTYNte4CsvGuoDF4S9g&#10;CK0t0r/okN/iUYvER9svQhLVZDlGgr7dJX6jr9D4KNPZXRkME1KgxI6emXtKSdki2/mZ+VNSrg82&#10;TvlGWfCjQNcCN9/Pmsgx/izFKEDSIg67ARXA0Z/9soPmiDbCP0F8wEVqwGlwrRwlHfifT/d6vHE4&#10;oR975gUlPupbGC8osxzjazraw8K7fQSpskVS4bHMiRBeiWyy0/VNd+737xx1+clsfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAAo2isXeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sTZG6UppO0xA3Lhs7wM1rTFvROFWTtR1PT3aCm63/0+/P5WaxvZho9J1jDWqVgCCunem40XB8&#10;f33IQfiAbLB3TBou5GFT3d6UWBg3856mQ2hELGFfoIY2hKGQ0tctWfQrNxDH7MuNFkNcx0aaEedY&#10;bnuZJkkmLXYcL7Q40K6l+vtwthryxbv5Re1+3i7yE/fzdv0RprXW93fL9hlEoCX8wXDVj+pQRaeT&#10;O7PxoteQqUcV0RikGYgrkKinOJ00pCrPQFal/P9D9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCzXSGyGQIAAKwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAKNorF3gAAAAsBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3DFBDAB2" w14:textId="77777777" w:rsidR="00AE158F" w:rsidRDefault="00AE158F" w:rsidP="00AE158F">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                           <w:color w:val="000000" w:themeColor="dark1"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                           <w:color w:val="000000" w:themeColor="dark1"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>備考</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0F1D15" w14:textId="55610F87" w:rsidR="00AF26F0" w:rsidRDefault="00AF26F0" w:rsidP="00520AF3">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BA04AE2" w14:textId="77777777" w:rsidR="00AF26F0" w:rsidRDefault="00AF26F0" w:rsidP="00520AF3">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A53FB7" w14:textId="77777777" w:rsidR="00AF26F0" w:rsidRDefault="00AF26F0" w:rsidP="00520AF3">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11FEA009" w14:textId="77777777" w:rsidR="0029012D" w:rsidRDefault="0029012D" w:rsidP="0029012D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07A5EA0C" w14:textId="15AA08E8" w:rsidR="00896462" w:rsidRPr="00520AF3" w:rsidRDefault="00896462" w:rsidP="0029012D">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00896462" w:rsidRPr="00520AF3" w:rsidSect="00790EC5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48190FD3" w14:textId="77777777" w:rsidR="0046697D" w:rsidRDefault="0046697D" w:rsidP="00EC3389">
+    <w:p w14:paraId="41574CB0" w14:textId="77777777" w:rsidR="008F0D99" w:rsidRDefault="008F0D99" w:rsidP="00EC3389">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6332B749" w14:textId="77777777" w:rsidR="0046697D" w:rsidRDefault="0046697D" w:rsidP="00EC3389">
+    <w:p w14:paraId="3D847C1D" w14:textId="77777777" w:rsidR="008F0D99" w:rsidRDefault="008F0D99" w:rsidP="00EC3389">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游ゴシック">
-    <w:altName w:val="Yu Gothic"/>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B6C2643" w14:textId="77777777" w:rsidR="0046697D" w:rsidRDefault="0046697D" w:rsidP="00EC3389">
+    <w:p w14:paraId="45E9B460" w14:textId="77777777" w:rsidR="008F0D99" w:rsidRDefault="008F0D99" w:rsidP="00EC3389">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22B89A70" w14:textId="77777777" w:rsidR="0046697D" w:rsidRDefault="0046697D" w:rsidP="00EC3389">
+    <w:p w14:paraId="3B6B263A" w14:textId="77777777" w:rsidR="008F0D99" w:rsidRDefault="008F0D99" w:rsidP="00EC3389">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A1B5486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB98219E"/>
     <w:lvl w:ilvl="0" w:tplc="0CA0B582">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
@@ -3191,50 +3209,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="390269413">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="581525670">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -3258,65 +3277,68 @@
     <w:rsid w:val="00217C02"/>
     <w:rsid w:val="00262523"/>
     <w:rsid w:val="0029012D"/>
     <w:rsid w:val="00291B70"/>
     <w:rsid w:val="002D7A58"/>
     <w:rsid w:val="00340757"/>
     <w:rsid w:val="003F5119"/>
     <w:rsid w:val="00415269"/>
     <w:rsid w:val="004353EB"/>
     <w:rsid w:val="0045769A"/>
     <w:rsid w:val="004604C4"/>
     <w:rsid w:val="0046697D"/>
     <w:rsid w:val="00480F93"/>
     <w:rsid w:val="00494995"/>
     <w:rsid w:val="004B54CB"/>
     <w:rsid w:val="00520AF3"/>
     <w:rsid w:val="00535871"/>
     <w:rsid w:val="00542F1B"/>
     <w:rsid w:val="0056171C"/>
     <w:rsid w:val="0058018B"/>
     <w:rsid w:val="005B1CF5"/>
     <w:rsid w:val="00627A63"/>
     <w:rsid w:val="00630EA9"/>
     <w:rsid w:val="00640CD2"/>
     <w:rsid w:val="00666CFE"/>
+    <w:rsid w:val="0066753E"/>
     <w:rsid w:val="00680ECF"/>
     <w:rsid w:val="006956AF"/>
     <w:rsid w:val="006D12E8"/>
     <w:rsid w:val="00715539"/>
     <w:rsid w:val="0075481B"/>
     <w:rsid w:val="00762267"/>
     <w:rsid w:val="00762BA5"/>
     <w:rsid w:val="0077378F"/>
     <w:rsid w:val="00790EC5"/>
     <w:rsid w:val="007C5E25"/>
     <w:rsid w:val="00871A67"/>
     <w:rsid w:val="00875279"/>
     <w:rsid w:val="00892933"/>
     <w:rsid w:val="00896462"/>
+    <w:rsid w:val="008F0D99"/>
     <w:rsid w:val="00900335"/>
+    <w:rsid w:val="00955D2D"/>
     <w:rsid w:val="00993B09"/>
     <w:rsid w:val="00A32CDB"/>
     <w:rsid w:val="00AC19DF"/>
     <w:rsid w:val="00AD21FD"/>
     <w:rsid w:val="00AD73BA"/>
     <w:rsid w:val="00AE158F"/>
     <w:rsid w:val="00AF26F0"/>
     <w:rsid w:val="00B41E52"/>
     <w:rsid w:val="00BA7FC3"/>
     <w:rsid w:val="00BC2871"/>
     <w:rsid w:val="00C65217"/>
     <w:rsid w:val="00C67F6D"/>
     <w:rsid w:val="00D1122E"/>
     <w:rsid w:val="00D47C7D"/>
     <w:rsid w:val="00DB70E3"/>
     <w:rsid w:val="00E41E02"/>
     <w:rsid w:val="00E832C2"/>
     <w:rsid w:val="00EC3389"/>
     <w:rsid w:val="00F1317A"/>
     <w:rsid w:val="00F142C0"/>
     <w:rsid w:val="00F67050"/>
     <w:rsid w:val="00FB4BF5"/>
     <w:rsid w:val="00FC65C5"/>
   </w:rsids>
   <m:mathPr>
@@ -4269,51 +4291,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BB4FAFA-F71D-4F65-8DB1-E12B36296052}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>135</Words>
   <Characters>774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>